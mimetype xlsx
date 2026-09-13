--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,82 +131,88 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Children's Classic Rhymes</t>
   </si>
   <si>
     <t>Various</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>819354580X</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Classics</t>
+    <t>Nursery Rhymes</t>
+  </si>
+  <si>
+    <t>Poetry</t>
   </si>
   <si>
     <t>JUV017000, JUV002040, JUV017050, JUV001000</t>
   </si>
   <si>
     <t>2017-09-13 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Children's Nursery Rhymes' contains traditional rhymes, such as Baa Baa Black Sheep, Humpty Dumpty, Mary Had A Little Lamb, Ring A-Round the Roses, Twinkle Twinkle Little Star, Jack and Jill, and many more. Inviting illustrations add a visual dimension to the rhymes, which further engage young imaginations. This is the perfect collection for parents and children to share and enjoy together. Join them, and hundreds of other amazing characters, on a spellbinding journey into the magical land of rhymes.</t>
   </si>
   <si>
     <t>The expression "various authors" is used to credit creative works resulting from a collaboration. In English, it is more common to describe the authors of such a compilation collectively, for example by saying for what occasion the texts were written or by naming one writer, for example, the first one in the alphabet, and then adding et al.
 It may be abbreviated as Vv.Aa., which is rarely used in English except by non-native speakers, who look for an exact equivalent to similar terms (usually abbreviated Aa.Vv.) in Italian, Spanish, and other languages. The expansion of the acronym is the Latin expression auctores varii.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bff01ab6-bce4-4b95-988f-d8e756e962c1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068163</t>
   </si>
   <si>
-    <t>Discover Children's Classic Rhymes by Various. This book is published by General Press in Paperback format, ISBN 9788193545805, ASIN 819354580X, under Children's Books, Children's Classics.</t>
+    <t>Discover Children's Classic Rhymes by Various. This book is published by General Press in Paperback format, ISBN 9788193545805, ASIN 819354580X, under Children's Books, Nursery Rhymes, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,89 +728,91 @@
       <c r="F2" s="2">
         <v>9788193545805</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>136</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>