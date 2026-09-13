--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,85 +128,88 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Children's Classic Stories 1</t>
   </si>
   <si>
     <t>Aniesha Brahma</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Short Stories</t>
+    <t>Fairy Tales</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV002000, JUV012040, JUV002000, JUV008070</t>
   </si>
   <si>
     <t>2017-09-27 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘Children's Classic Stories 1’ is compiled with tremendous efforts by Aniesha Brahma—a passionate writer, M. Phil in Comparative Literature from Jadavpur University. This is a stunning fortune of ten classic stories: Little Red Riding Hood, Cinderella, Hansel and Gretel, Sleeping Beauty, Snow White and Rose Red, The Emperor's New Clothes, Rumpelstiltskin, The Wise Little Girl, Goldilocks and the Three Bears, Rip Van Winkle. 
 Desired for the ages 8-12, each favorite fairy tale or story has been sensitively retold for young readers. These stories are guaranteed to thrill and amuse young children, conveying the magic of the classics in a unique way to the new generation. The tales portray the effects of greed, pride, and vanity, but also speak of the compassion that arises from a kind heart and a jovial nature. This series includes 10 volumes to bring back the time of beautiful classical tales.</t>
   </si>
   <si>
     <t>Aniesha Brahma wanted to be an author since she was six years old. She was born and raised in Kolkata, India. She studied in Dolna Day School and completed her college degrees (including MPhil) in Comparative Literature from Jadavpur University. She works as a social media strategist/marketing executive, is the founder and editor of BUZZ Magazine and blogs (almost) regularly at www.anieshabrahma.com. Her debut novel was 'The Secret Proposal'. It was followed by 'The Guitar Girl', 'When Our Worlds Collide' and 'All Signs Lead Back to You'. She has also worked on children’s books like 'P.C. Chandra’s Awesome Four' and General Press’ 'Children’s Classic Stories'. She was part of the UK-India 2017 India Wales’ 'The Valley, City and Village' (VCV) Project and a speaker at Hay Festival 2017.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/71d95a58-0104-4152-be80-bfbecd1fe2cc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067543</t>
   </si>
   <si>
-    <t>Discover Children's Classic Stories 1 by Aniesha Brahma. This book is published by General Press in Paperback format, ISBN 9788193545812, ASIN 8193545818, under Children's Books, Short Stories, Children's Classics.</t>
+    <t>Discover Children's Classic Stories 1 by Aniesha Brahma. This book is published by General Press in Paperback format, ISBN 9788193545812, ASIN 8193545818, under Children's Books, Fairy Tales, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -715,96 +718,98 @@
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9788193545812</v>
       </c>
       <c r="G2" s="2">
         <v>8193545818</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>112</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="L2" s="2"/>
+      <c r="L2" s="2">
+        <v>245.0</v>
+      </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>