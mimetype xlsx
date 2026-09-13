--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,82 +128,88 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Children's Objective Quiz</t>
   </si>
   <si>
     <t>Azeem Ahmad Khan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Nonfiction</t>
+    <t>Children's Activities, Crafts &amp; Games Books</t>
+  </si>
+  <si>
+    <t>Children's Reference Books</t>
   </si>
   <si>
     <t>JNF048000, JNF054000, JNF037010</t>
   </si>
   <si>
     <t>2005-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Children will be absorbed for hours hunting for the answers in this highly interactive quiz book, with carefully graded questions that will challenge young learners of all abilities.
 Salient Features:
 # Over 600 selected objective-type questions
 # Over 100 important &amp; interesting facts
 # Over 70 striking illustrations</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a4aa1249-316d-46ee-a94d-855757346d33.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067536</t>
   </si>
   <si>
-    <t>Discover Children's Objective Quiz by Azeem Ahmad Khan. This book is published by General Press in Paperback format, ISBN 9788180320781, ASIN 8180320782, under Children's Books, Children's Nonfiction.</t>
+    <t>Discover Children's Objective Quiz by Azeem Ahmad Khan. This book is published by General Press in Paperback format, ISBN 9788180320781, ASIN 8180320782, under Children's Books, Children's Activities, Crafts and Games Books, Children's Reference Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,87 +725,89 @@
       <c r="F2" s="2">
         <v>9788180320781</v>
       </c>
       <c r="G2" s="2">
         <v>8180320782</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>64</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>