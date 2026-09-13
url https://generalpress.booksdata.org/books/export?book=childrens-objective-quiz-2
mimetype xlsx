--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,72 +131,81 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Children's Objective Quiz</t>
   </si>
   <si>
     <t>Azeem Ahmad Khan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B071HYFP1V</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Nonfiction</t>
+    <t>Children's Activities, Crafts &amp; Games Books</t>
+  </si>
+  <si>
+    <t>Children's Reference Books</t>
+  </si>
+  <si>
+    <t>JNF021050, JNF048000</t>
   </si>
   <si>
     <t>Children's Objective Quiz by Azeem Ahmad Khan is an engaging educational book designed to make learning enjoyable through a wide variety of objective questions. Created especially for young readers, it presents knowledge in a simple, interactive format that encourages curiosity, critical thinking, and self-assessment. Rather than relying on long explanations, the book uses multiple-choice and other objective-style questions to help children test what they know while discovering new facts across different subjects.
 The quiz covers a broad range of topics, including general knowledge, science, history, geography, literature, mathematics, current affairs, and everyday life. Each section is intended to challenge young minds in an age-appropriate manner, helping readers strengthen their understanding while improving memory and reasoning skills. As children progress through the questions, they gain confidence in identifying correct answers, analyzing options, and learning from their mistakes.
 Beyond preparing students for school quizzes and competitive examinations, the book promotes a habit of lifelong learning by showing that education can be both entertaining and rewarding. Its straightforward language and organized structure make it suitable for independent study as well as classroom activities, family learning sessions, and group competitions. Teachers and parents can also use it as a valuable resource to encourage discussion and reinforce important concepts.
 Overall, Children's Objective Quiz is more than a collection of questions and answers. It is a practical learning companion that nurtures curiosity, sharpens observation, and builds a strong foundation of general knowledge. By combining education with the excitement of solving quizzes, Azeem Ahmad Khan creates a book that inspires children to think, explore, and enjoy the process of learning with confidence.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/9eeed6d1-dd3f-49c7-9a41-ac67c3192cf3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068266</t>
   </si>
   <si>
-    <t>Discover Children's Objective Quiz by Azeem Ahmad Khan. This book is published by General Press in eBook format, ASIN B071HYFP1V, under Children's Books, Children's Nonfiction.</t>
+    <t>Discover Children's Objective Quiz by Azeem Ahmad Khan. This book is published by General Press in eBook format, ASIN B071HYFP1V, under Children's Books, Children's Activities, Crafts and Games Books, Children's Reference Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -704,83 +713,89 @@
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>88.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="Q2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>