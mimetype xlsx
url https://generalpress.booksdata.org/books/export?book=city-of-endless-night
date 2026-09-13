--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,74 +134,84 @@
   <si>
     <t>City of Endless Night</t>
   </si>
   <si>
     <t>Milo Hastings</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGG5MBS</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
-[...5 lines deleted...]
-    <t>Classics</t>
+    <t>Science Fiction &amp; Fantasy</t>
+  </si>
+  <si>
+    <t>Dystopian Fiction</t>
+  </si>
+  <si>
+    <t>Science Fiction Adventures</t>
+  </si>
+  <si>
+    <t>FIC055000, FIC028010</t>
   </si>
   <si>
     <t>City of Endless Night by Milo Hastings is a thought-provoking dystopian novel that imagines a future in which Germany has evolved into a highly controlled, technologically advanced state. Told through the experiences of an outsider who secretly enters the country, the story reveals a society that appears orderly and efficient on the surface but is built upon rigid social control, surveillance, and the suppression of individual freedom. As the narrator explores this hidden world, he uncovers the true cost of a system that values power and productivity above human dignity.
 The novel presents a carefully organized society where every aspect of life—from education and employment to marriage and daily routines—is directed by the state. Citizens are expected to conform without question, while those considered weak or unproductive are marginalized or eliminated from public life. Scientific progress and industrial achievement are celebrated, yet they exist alongside fear, inequality, and a loss of personal liberty. Through vivid descriptions and suspenseful encounters, the narrator gradually comes to understand the realities hidden beneath the nation's impressive façade.
 More than an adventure or political fantasy, City of Endless Night serves as a warning about the dangers of unchecked authority and the sacrifice of individual rights in the name of national strength. Hastings explores themes of freedom, identity, social engineering, and the ethical limits of technological progress, encouraging readers to reflect on the balance between order and humanity. Written decades before many of the totalitarian regimes of the twentieth century reached their height, the novel is often regarded as remarkably prescient. It remains a compelling work of speculative fiction that challenges readers to consider how ambition, ideology, and absolute power can reshape both society and the human spirit.</t>
   </si>
   <si>
+    <t>Milo Hastings (1884–1957) was an American inventor, agricultural scientist, journalist, and novelist whose career combined scientific innovation with imaginative writing. Best known today for his dystopian novel City of Endless Night, Hastings also made significant contributions to modern poultry farming through his pioneering work on artificial incubation and efficient food production. His unusual blend of technical expertise and literary imagination gave his work a distinctive character that continues to attract readers and historians alike.
+Hastings was born on March 7, 1884, in Missouri, United States. From an early age, he displayed a strong interest in science, engineering, and agriculture. Rather than following a conventional academic path, he learned through practical experience and independent study. His curiosity about improving farming methods led him to experiment with poultry breeding and artificial incubation, fields that were undergoing rapid development during the early twentieth century.
+In the first decade of the 1900s, Hastings traveled to China to study large-scale poultry production. The knowledge he gained there inspired him to develop more efficient systems for raising chickens in the United States. His influential book, The Dollar Hen (1909), became an important guide for poultry farmers, promoting scientific management and modern production techniques. The work was widely read and helped shape commercial poultry farming during a period of significant agricultural change.
+Alongside his scientific interests, Hastings pursued a career in journalism and fiction. In 1920, he published City of Endless Night, a visionary novel set in a future Berlin ruled by a highly organized authoritarian regime. The book explored themes of technology, state control, surveillance, and the loss of individual freedom. Although it received limited attention when first published, later readers recognized it as a remarkably imaginative work of early dystopian fiction, notable for anticipating several political and technological developments of the twentieth century.
+Milo Hastings died on February 17, 1957. Though he never achieved widespread literary fame during his lifetime, his legacy survives in two very different fields. He is remembered as an agricultural innovator who helped modernize poultry farming and as a forward-thinking novelist whose speculative fiction offered thoughtful reflections on the promises and dangers of technological progress. His life stands as an example of how scientific curiosity and creative imagination can work together to produce ideas of lasting value.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3879df06-654c-45b1-81be-9c62353445cc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069141</t>
   </si>
   <si>
-    <t>Discover City of Endless Night by Milo Hastings. This book is published by General Press in eBook format, ISBN 9789354997822, ASIN B0CDGG5MBS, under Mystery, Thriller and Suspense, Fantasy, Classics.</t>
+    <t>Discover City of Endless Night by Milo Hastings. This book is published by General Press in eBook format, ISBN 9789354997822, ASIN B0CDGG5MBS, under Science Fiction and Fantasy, Dystopian Fiction, Science Fiction Adventures.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,75 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>