--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,61 +138,72 @@
     <t>Ambrose Bierce</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDPTQQP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>Military Historical Fiction</t>
   </si>
   <si>
     <t>FIC014060</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>Newspaperman, short-story writer, poet, and satirist, Ambrose Bierce (1842–1914) is one of the most unique and remarkable scholarly figures America has produced. Dubbed "Bitter Bierce" for his biting satire, his fame rests broadly on an outstanding compilation of barbed epigrams, The Devil's Dictionary, and a book of short stories (Tales of Soldiers and Civilians, 1891). Most of the 16 selections in this volume have been taken from the latter collection.
 The stories in this edition include: ‘What I Saw at Shiloh,’ ‘A Son of the Gods,’ ‘Four Days in Dixie,’ ‘One of the Missing,’ ‘A Horseman in the Sky,’ ‘The Coup de Grace,’ ‘An Occurrence at Owl Creek Bridge,’ ‘The Story of Conscience,’ ‘One Kind of Officer,’ ‘Chickamauga,’ and five more.
 Bierce's stories utilize a buildup of suggestive naturalistic detail to produce gloomy and explicit tales often disturbing in their mood of fatalism and approaching misfortune. Hauntingly representational, they offer excellent examples of the author's dark demoralization and storytelling power.</t>
+  </si>
+  <si>
+    <t>Ambrose Bierce (1842–c.1914) was an American journalist, short story writer, satirist, and poet whose sharp wit and dark imagination made him one of the most distinctive literary voices of the nineteenth century. Best remembered for his haunting short stories and his biting social criticism, Bierce explored the complexities of human nature, war, death, and morality with remarkable honesty. His fearless writing style and mastery of irony earned him the nickname "Bitter Bierce," yet beneath his satire lay a deep understanding of human strengths and weaknesses.
+Bierce was born on June 24, 1842, in Meigs County, Ohio, into a large family of modest means. He received little formal education but developed a lifelong love of reading and learning. At the outbreak of the American Civil War, he enlisted in the Union Army and served with distinction in some of the conflict's bloodiest battles. The hardships and horrors he witnessed on the battlefield left an indelible mark on his mind and profoundly influenced his later writing, giving it an authenticity that few authors could match.
+After the war, Bierce moved to San Francisco, where he built a successful career as a journalist and newspaper columnist. His fearless editorials and literary criticism were admired for their intelligence and uncompromising honesty. He spared neither politicians nor public figures from his sharp observations, becoming one of America's most respected and controversial commentators.
+Bierce's literary reputation rests largely on works such as Tales of Soldiers and Civilians—later published as In the Midst of Life—which includes the celebrated story An Occurrence at Owl Creek Bridge. His stories combined psychological realism with suspense and supernatural elements, creating narratives that continue to influence writers of horror, mystery, and literary fiction. Another enduring work, The Devil's Dictionary, showcased his brilliant wit through clever, satirical definitions that exposed the absurdities of society, politics, and human behavior.
+In 1913, Bierce traveled to Mexico during the Mexican Revolution. After sending several letters describing his journey, he disappeared under mysterious circumstances in late 1913 or early 1914. His fate remains one of literature's enduring mysteries.
+Although his final years ended in uncertainty, Ambrose Bierce's literary legacy has remained secure. His powerful war stories, unforgettable satire, and psychological insight continue to captivate readers, making him one of the most original and influential figures in American literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5a7cb794-690b-4fb3-af82-589fa4b6bfba.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069143</t>
   </si>
   <si>
     <t>Discover Civil War Stories by Ambrose Bierce. This book is published by General Press in eBook format, ISBN 9789354996900, ASIN B0BWDPTQQP, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,80 +734,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>