--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,114 +134,117 @@
   <si>
     <t>Civilization and Its Discontents</t>
   </si>
   <si>
     <t>Sigmund Freud</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Politics &amp; Social Sciences</t>
   </si>
   <si>
+    <t>Nonfiction</t>
+  </si>
+  <si>
+    <t>Reference</t>
+  </si>
+  <si>
     <t>HIS039000, SOC000000, PHI034000, PHI005000</t>
   </si>
   <si>
     <t>2018-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Civilization and Its Discontents' is one of the last of Freud's books, written in the decade before his death and first published in German in 1929. It is considered his most brilliant work. In it he states his views on the broad question of man's place in the world. It seeks to answer several questions fundamental to human society and its organization: What influences led to the creation of civilization? Why and how did it come to be? What determines civilization’s trajectory? Freud’s theories on the effect of the knowledge of death on human existence and the birth of art are central to his work. 
-Many of humankind's primitive instincts (for example, the desire to kill and the insatiable craving for sexual gratification) are clearly harmful to the well-being of a human community. As a result, civilization creates laws that prohibit killing, rape, and adultery, and it implements severe punishments if such commandments are broken. This process, argues Freud, is an inherent quality of civilization that instills perpetual feelings of discontent in its citizens. Freud's theme is that what works for civilization doesn't necessarily work for man. Man, by nature aggressive and egotistical, seeks self-satisfaction.</t>
+    <t>In "Civilization and Its Discontents", Sigmund Freud explores a tragic but profound paradox at the heart of human existence: the very society we built to protect ourselves is also the source of our deepest suffering. Written in 1929, the book argues that human beings are fundamentally driven by raw, instinctual desires—primarily the need for uninhibited sexual gratification and a darker, aggressive urge toward dominance and destruction.
+However, a functioning society cannot survive if everyone acts on these volatile primal impulses. To keep us safe from the cruelties of nature and from each other, civilization demands a steep and painful price: the strict repression of our deepest instincts. We are forced to trade our innate freedom for communal security. Freud explains that society enforces this trade by installing a harsh internal judge within us—the superego—which generates constant feelings of guilt whenever we even think about breaking the rules.
+This dynamic leaves humanity in a perpetual state of inner conflict. We crave wild, uninhibited joy, but the rules of civilized life confine us to a state of mild, chronic misery. Freud does not offer a neat or joyful resolution; rather, he writes with compassionate realism about the heavy psychological burden of being human. He asks us to view our everyday anxieties not as personal failures, but as the inevitable tax we must pay to maintain the fragile, beautiful order of our shared world.</t>
   </si>
   <si>
     <t>Born Sigismund Schlomo Freud in 1856 in Freiberg, Moravia, he moved with his family to Vienna, Austria, at a young age. A brilliant student, Freud entered the University of Vienna at seventeen to study medicine. Initially focusing on neurology and zoology, he conducted significant research on the nervous systems of marine life. After earning his medical degree, he began working at the Vienna General Hospital, where his fascination with the complex workings of the human brain gradually shifted his focus from the physical structures of nerves to the realm of psychological disorders.
 Freud's pivotal transition occurred in the 1880s following his collaboration with physician Josef Breuer and his studies under French neurologist Jean-Martin Charcot. Intrigued by the treatment of hysteria through hypnosis, Freud began developing a revolutionary clinical method centered on dialogue. He posited that unexpressed, deeply repressed traumatic memories in the unconscious mind were the root cause of psychological distress. By encouraging patients to speak freely about their dreams, memories, and childhood experiences—a technique known as free association—Freud established the foundational framework of psychoanalysis.
 In 1899, Freud published his seminal work, The Interpretation of Dreams, introducing the concept of the unconscious mind and arguing that dreams are disguised fulfillments of repressed wishes. This was followed by a series of highly influential and controversial publications outlining his theories on psychosexual development, the Oedipus complex, and the tripartite structure of the psyche: the id, ego, and superego. Although his ideas frequently scandalized the conservative Victorian medical establishment, they eventually attracted a dedicated circle of followers, transforming psychoanalysis into an international movement.
 Despite battling painful jaw cancer for the last sixteen years of his life, Freud remained a remarkably prolific writer and clinician. In 1938, the Nazi annexation of Austria forced the eighty-two-year-old Freud, who was of Jewish descent, to flee Vienna for London to escape persecution. He died there the following year. While many of his specific clinical theories have been heavily criticized or discarded by modern psychiatry, Freud's profound cultural impact is undeniable. He forever altered the way humanity understands the subconscious, shaping not just psychology, but literature, art, and modern thought.</t>
+  </si>
+  <si>
+    <t>Sigmund Freud's "Civilization and Its Discontents" is one of the most influential and thought-provoking works in psychology, philosophy, and social theory. Rather than telling a story, the book explores a profound question that has concerned humanity for centuries: why do people often remain unhappy despite living in organized societies that provide security, culture, and progress? Freud argues that civilization, while essential for human survival and development, demands sacrifices from individuals that inevitably create dissatisfaction. He believes that the very rules and institutions designed to protect us also limit our natural instincts, creating an ongoing conflict between personal desires and the expectations of society. Through this exploration, Freud examines the nature of happiness, morality, religion, aggression, and the psychological struggles that shape both individuals and civilizations.
+Freud begins by reflecting on the human search for happiness. He suggests that every person naturally seeks pleasure and tries to avoid pain, yet lasting happiness is difficult to achieve. According to him, suffering comes from three unavoidable sources: the power of nature, the frailty of our own bodies, and the challenges of living with other people. While science and civilization have helped humanity reduce some dangers posed by nature and disease, they have not eliminated emotional pain or interpersonal conflict. In fact, Freud argues that many of our deepest frustrations arise from relationships with others, because human beings must constantly balance their own wishes with the needs and expectations of the communities in which they live.
+The book also explores the origins of civilization itself. Freud explains that civilization develops by encouraging cooperation among individuals, allowing people to achieve things that would be impossible alone. Laws, customs, education, and moral values are created to maintain order and protect society from chaos. However, these systems require individuals to suppress many of their instinctive desires, particularly those related to aggression and unrestricted pleasure. People are expected to obey rules, respect others, and delay or sacrifice immediate gratification for the greater good. Freud believes this repression is necessary for civilization to exist, but it comes at a psychological cost. The more society demands self-control, the greater the internal tension experienced by its members.
+A central idea in the book is Freud's belief that human beings possess powerful instincts that cannot simply disappear. He distinguishes between life instincts, which promote love, creativity, and survival, and destructive instincts, which lead to aggression, hostility, and violence. Civilization attempts to redirect these instincts into socially acceptable forms through work, art, education, and cultural achievement. While this process helps create stable societies, it also leaves many instincts only partially satisfied. Freud argues that the aggressive side of human nature remains deeply rooted, making conflict an unavoidable feature of both personal relationships and international affairs. This insight gives the book a realistic, and at times pessimistic, view of human behavior.
+Freud pays special attention to the role of guilt in maintaining civilization. He argues that society not only controls people through external laws but also through internal psychological forces. As children grow, they absorb the moral standards of parents and society, forming what Freud calls the superego. This inner moral authority judges thoughts and actions, rewarding good behavior with pride and punishing wrongdoing with guilt. Over time, even aggressive thoughts that are never acted upon can produce feelings of guilt. Freud believes that civilization depends heavily on this internal sense of morality because it encourages people to regulate themselves even when no one else is watching. Yet this same mechanism also becomes a major source of anxiety and emotional suffering.
+Religion occupies another important place in Freud's discussion. He views religious beliefs as psychological creations that help people cope with fear, uncertainty, and the hardships of life. According to Freud, religion provides comfort by offering explanations for suffering and by promising justice and protection through a higher power. While he acknowledges the emotional value of religion for many individuals, he argues that it functions more as an illusion rooted in human wishes than as an objective truth. In his view, civilization has often relied on religion to reinforce moral behavior and social order, but humanity should ultimately seek understanding through reason rather than dependence on comforting beliefs.
+Throughout the book, Freud repeatedly emphasizes the tension between individual freedom and collective security. People desire independence, self-expression, and the freedom to pursue their own pleasures, yet civilization requires cooperation, discipline, and compromise. This creates a permanent conflict that can never be fully resolved. Every gain made by society in terms of safety, justice, and cultural achievement involves some loss of personal freedom. Freud does not suggest abandoning civilization, as he recognizes its immense value, but he insists that unhappiness is an unavoidable consequence of living within any organized society. The demands placed upon individuals are simply too great for complete satisfaction to be possible.
+Freud also reflects on the remarkable achievements of human civilization, including science, art, literature, architecture, and intellectual progress. These accomplishments demonstrate humanity's ability to channel instinctive energy into creative and productive endeavors. He believes that cultural achievements enrich life and provide meaning beyond simple physical pleasure. At the same time, however, they do not erase the deeper psychological conflicts that remain within every individual. Even in the most advanced societies, people continue to struggle with loneliness, anxiety, frustration, and aggression. Civilization can improve external conditions, but it cannot completely transform human nature.
+By the conclusion of Civilization and Its Discontents, Freud presents a sobering yet deeply insightful vision of human existence. He argues that the conflict between instinct and civilization is permanent and universal, shaping every society throughout history. Happiness, while possible in moments, can never be complete because it is limited by both the realities of life and the psychological demands of living with others. Despite its pessimistic tone, the book encourages readers to think critically about the costs and benefits of progress, the complexity of morality, and the hidden forces that influence human behavior. More than ninety years after its publication, Freud's work continues to inspire debate across psychology, philosophy, sociology, political theory, and cultural studies. Whether one agrees with his conclusions or not, Civilization and Its Discontents remains a powerful examination of the delicate balance between individual desires and the collective life that makes civilization possible.</t>
   </si>
   <si>
     <t>Chapter 1
 The impression forces itself upon one that men measure by false standards, that everyone seeks power, success, riches for himself and admires others who attain them, while undervaluing the truly precious things in life. And yet, in making any general judgment of this kind, one is in danger of forgetting the manifold variety of humanity and its mental life. There are certain men from whom their contemporaries do not withhold veneration, although their greatness rests on attributes and achievements which are completely foreign to the aims and ideals of the multitude. One might well be inclined to suppose that after all it is only a minority who appreciate these great men, while the majority cares nothing for them. But the discrepancy between men’s opinions and their behaviour is so wide and their desires so many-sided that things are probably not so simple.
 One of these exceptional men calls himself my friend in his letters to me. I had sent him my little book which treats of religion as an illusion and he answered that he agreed entirely with my views on religion, but that he was sorry I had not properly appreciated the ultimate source of religious sentiments. This consists in a peculiar feeling, which never leaves him personally, which he finds shared by many others, and which he may suppose millions more also experience. It is a feeling which he would like to call a sensation of eternity, a feeling as of something limitless, unbounded, something “oceanic.“ It is, he says, a purely subjective experience, not an article of belief; it implies no assurance of personal immortality, but it is the source of the religious spirit and is taken hold off by the various Churches and religious systems, directed by them into definite channels, and also, no doubt, used up in them. One may rightly call oneself religious on the ground of this oceanic feeling alone, even though one reject all beliefs and all illusions.
 These views, expressed by my friend whom I so greatly honour and who himself once in poetry described the magic of illusion, put me in a difficult position. I cannot discover this “oceanic” feeling in myself. It is not easy to deal scientifically with feelings. One may attempt to describe their physiological signs. Where that is impossible – I am afraid the oceanic feeling, too, will defy this kind of classification – nothing remains but to turn to the ideational content which most readily associates itself with the feeling. If I have understood my friend aright, he means the same thing as that consolation offered by an original and somewhat unconventional writer to his hero, contemplating suicide: “Out of this world we cannot fall.” So it is a feeling of indissoluble connection, of belonging inseparably to the external world as a whole. To me, personally, I may remark, this seems something more in the nature of an intellectual judgment, not, it is true, without any accompanying feeling-tone, but with one of a kind which characterizes other equally far-reaching reflections as well. I could not in my own person convince myself of the primary nature of such a feeling. But I cannot on that account deny that it in fact occurs in other people. One can only wonder whether it has been correctly interpreted and whether it is entitled to be acknowledged as the fons et origo of the whole need for religion.
 I have nothing to suggest which could effectively settle the solution of this problem. The idea that man should receive intimation of his connection with the surrounding world by a direct feeling which aims from the outset at serving this purpose sounds so strange and is so incongruous with the structure of our psychology that one is justified in attempting a psycho-analytic, that is, genetic explanation of such a feeling. Whereupon the following lines of thought present themselves. Normally there is nothing we are more certain of than the feeling of our self, our own ego. It seems to us an independent unitary thing, sharply outlined against everything else. That this is a deceptive appearance, and that on the contrary the ego extends inwards without any sharp delimitation, into an unconscious mental entity which we call the id and to which it forms a facade, was first discovered by psycho-analytic research, and the latter still has much to tell us about the relations of the ego to the id. But towards the outer world, at any rate, the ego seems to keep itself clearly and sharply outlined and delimited. There is only one state of mind in which it fails to do this – an unusual state, it is true, but not one that can be judged as pathological. At its height, the state of being in love threatens to obliterate the boundaries between ego and object. Against all the evidence of his senses, the man in love declares that he and his beloved are one, and is prepared to behave as if it were a fact. A thing that can be temporarily effaced by a physiological function must also of course be liable to disturbance by morbid processes. From pathology we have come to know a large number of states in which the boundary line between ego and outer world become uncertain, or in which they are actually incorrectly perceived – cases in which parts of a man’s own body, even component parts of his own mind, perceptions, thoughts, feelings, appear to him alien and not belonging to himself; other cases in which a man ascribes to the external world things that clearly originate in himself, and that ought to be acknowledged by him. So the ego’s cognizance of itself is subject to disturbance, and the boundaries between it and the outer world are not immovable.
 Further reflection shows that the adult’s sense of his own ego cannot have been the same from the beginning. It must have undergone a development, which naturally cannot be demonstrated, but which admits of reconstruction with a fair degree of probability. When the infant at the breast receives stimuli, he cannot as yet distinguish whether they come from his ego or from the outer world. He learns it gradually as the result of various exigencies. It must make the strongest impression on him that many sources of excitation, which later on he will recognize as his own bodily organs, can provide him at any time with sensations, whereas others become temporarily out of his reach – amongst these what he wants most of all, his mother’s breast – and reappear only as a result of his cries for help. Thus an object first presents itself to the ego as something existing outside, which is only induced to appear by a particular act. A further stimulus to the growth and formation of the ego, so that it becomes something more than a bundle of sensations, i.e., recognizes an outside, the external world. is afforded by the frequent, unavoidable and manifold pains and unpleasant sensations which the pleasure-principle, still in unrestricted domination, bids it abolish or avoid. The tendency arises to dissociate from the ego everything which can give rise to pain, to cast it out and create a pure pleasure-ego, in contrast to a threatening outside, not-self. The limits of this primitive pleasure-ego cannot escape readjustment through experience. Much that the individual wants to retain because it is pleasure-giving is nevertheless part not of the ego but of an object; and much that he wishes to eject because it torments him yet proves to be inseparable from the ego, arising from an inner source. He learns a method by which, through deliberate use of the sensory organs and suitable muscular movements, he can distinguish between internal and external – what is part of the ego and what originates in the outer world – and thus he makes the first step towards the introduction of the reality-principle which is to control his development further. This capacity for distinguishing which he learns of course serves a practical purpose, that of enabling him to defend himself against painful sensations felt by him or threatening him. Against certain painful excitations from within, the ego has only the same means of defence as that employed against pain coming from without, and this is the starting-point of important morbid disturbances.
 In this way the ego detaches itself from the external world. It is more correct to say: Originally the ego includes everything, later it detaches from itself the external world. The ego-feeling we are aware of now is thus only a shrunken vestige of a far more extensive feeling – a feeling which embraced the universe and expressed an inseparable connection of the ego with the external world. If we may suppose that this primary ego-feeling has been preserved in the minds of many people – to a greater or lesser extent – it would co-exist like a sort of counterpart with the narrower and more sharply outlined ego-feeling of maturity, and the ideational content belonging to it would be precisely the notion of limitless extension and oneness with the universe – the same feeling as that described by my friend as “oceanic.” But have we any right to assume that the original type of feeling survives alongside the later one which has developed from it?
 Undoubtedly we have: there is nothing unusual in such a phenomenon, whether in the psychological or in other spheres. Where animals are concerned, we hold the view that the most highly developed have arisen from the lowest. Yet we still find all the simple forms alive today. The great saurians are extinct and have made way for the mammals, but a typical representative of them, the crocodile, is still living among us. The analogy may be too remote, and it is also weakened by the fact that the surviving lower species are not as a rule the true ancestors of the present-day more highly developed types. The intermediate members have mostly died out and are known to us only through reconstruction. In the realm of mind, on the other hand, the primitive type is so commonly preserved alongside the transformations which have developed out of it that it is superfluous to give instances in proof of it. When this happens, it is usually the result of a bifurcation in development. One quantitative part of an attitude or an impulse has survived unchanged while another has undergone further development.
 This brings us very close to the more general problem of conservation in the mind, which has so far hardly been discussed, but is so interesting and important that we may take the opportunity to pay it some attention, even though its relevance is not immediate. Since the time when we recognized the error of supposing that ordinary forgetting signified destruction or annihilation of the memory-trace, we have been inclined to the opposite view that nothing once formed in the mind could ever perish, that everything survives in some way or other, and is capable under certain conditions of being brought to light again, as, for instance, when regression extends back far enough. One might try to picture to oneself what this assumption signifies by a comparison taken from another field. Let us choose the history of the Eternal City as an example. Historians tell us that the oldest Rome of all was the Roma quadrata, a fenced settlement on the Palatine. Then followed the phase of the Septimontium, when the colonies on the different hills united together; then the town which was bounded by the Servian wall; and later still, after all the transformations in the periods of the republic and the early Caesars, the city which the Emperor Aurelian enclosed by his walls. We will not follow the changes the city went through any further, but will ask ourselves what traces of these early stages in its history a visitor to Rome may still find today, if he goes equipped with the most complete historical and topographical knowledge. Except for a few gaps, he will see the wall of Aurelian almost unchanged. He can find sections of the Servian rampart at certain points where it has been excavated and brought to light. If he knows enough – more than present-day archaeology – he may perhaps trace out in the structure of the town the whole course of this wall and the outline of Roma quadrata. Of the buildings which once occupied this ancient ground-plan he will find nothing, or but meagre fragments, for they exist no longer. With the best information about Rome of the republican era, the utmost he could achieve would be to indicate the sites where the temples and public buildings of that period stood. These places are now occupied by ruins, but the ruins are not those of the early buildings themselves but of restorations of them in later times after fires and demolitions. It is hardly necessary to mention that all these remains of ancient Rome are found woven into the fabric of a great metropolis which has arisen in the last few centuries since the Renaissance. There is assuredly much that is ancient still buried in the soil or under the modern buildings of the town. This is the way in which we find antiquities surviving in historic cities like Rome.
 Now let us make the fantastic supposition that Rome were not a human dwelling-place, but a mental entity with just as long and varied a past history: that is, in which nothing once constructed had perished, and all the earlier stages of development had survived alongside the latest. This would mean that in Rome the palaces of the Caesars were still standing on the Palatine and the Septizonium of Septimius Severus was still towering to its old height; that the beautiful statues were still standing in the colonnade of the Castle of St. Angelo, as they were up to its siege by the Goths, and so on. But more still: where the Palazzo Caffarelli stands there would also be, without this being removed, the Temple of Jupiter Capitolinus, not merely in its latest form, moreover, as the Romans of the Caesars saw it, but also in its earliest shape, when it still wore an Etruscan design and was adorned with terra-cotta antifixae. Where the Coliseum stands now, we could at the same time admire Nero’s Golden House; on the Piazza of the Pantheon we should find out only the Pantheon of today as bequeathed to us by Hadrian, but on the same site also Agrippa’s original edifice; indeed, the same ground would support the church of Santa Maria sopra Minerva and the old temple over which it was built. And the observer would need merely to shift the focus of his eyes, perhaps, or change his position, in order to call up a view of either the one or the other.
 There is clearly no object in spinning this fantasy further; it leads to the inconceivable, or even to absurdities. If we try to represent historical sequence in spatial terms, it can only be done by juxtaposition in space; the same space will not hold two contents. Our attempt seems like an idle game; it has only one justification; it shows us how far away from mastering the idiosyncrasies of mental life we are by treating them in terms of visual representation.
 There is one objection, though, to which we must pay attention. It questions our choosing in particular the past history of a city to liken to the past of the mind. Even for mental life, our assumption that everything past is preserved holds good only on condition that the organ of the mind remains intact and its structure has not been injured by traumas or inflammation. Destructive influences comparable to these morbid agencies are never lacking in the history of any town, even if it has had a less chequered past than Rome, even if, like London, it has hardly ever been pillaged by an enemy. Demolitions and the erection of new buildings in the place of old occur in cities which have had the most peaceful existence; therefore a town is from the outset unsuited for the comparison I have made of it with a mental organism.
 We admit this objection; we will abandon our search for a striking effect of contrast and turn to what is after all a closer object of comparison, the body of an animal or human being. But here, too, we find the same thing. The early stages of development are in no sense still extant; they have been absorbed into the later features for which they supplied the material. The embryo cannot be demonstrated in the adult; the thymus gland of childhood is replaced after puberty by connective tissue but no longer exists itself; in the marrow- bone of a grown man I can, it is true, trace the outline of the childish bone-structure, but this latter no longer survives in itself – it lengthened and thickened until it reached its final form. The fact is that a survival of all the early stages alongside the final form is only possible in the mind, and that it is impossible for us to represent a phenomenon of this kind in visual terms.
 Perhaps we are going too far with this conclusion. Perhaps we ought to be content with the assertion that what is past in the mind can survive and need not necessarily perish. It is always possible that even in the mind much that is old may be so far obliterated or absorbed – whether normally or by way of exception – that it cannot be restored or reanimated by any means, or that survival of it is always connected with certain favourable conditions. It is possible, but we know nothing about it. We can only be sure that it is more the rule than the exception for the past to survive in the mind.
 Thus we are entirely willing to acknowledge that the “oceanic” feeling exists in many people, and we are disposed to relate it to an early stage in ego-feeling; the further question then arises: what claim has this feeling to be regarded as the source of the need for religion.
 To me this claim does not seem very forcible. Surely a feeling can only be a source of energy when it is itself the expression of a strong need. The derivation of a need for religion from the child’s feeling of helplessness and the longing it evokes for a father seems to me incontrovertible, especially since this feeling is not simply carried on from childhood days but is kept alive perpetually by the fear of what the superior power of fate will bring. I could not point to any need in childhood so strong as that for a father’s protection. Thus the part played by the “oceanic” feeling, which I suppose seeks to reinstate limitless narcissism, cannot possibly take the first place. The derivation of the religious attitude can be followed back in clear outline as far as the child’s feeling of helplessness. There may be something else behind this, but for the present it is wrapped in obscurity.
 I can imagine that the “oceanic” feeling could become connected with religion later on. That feeling of oneness with the universe which is its ideational content sounds very like a first attempt at the consolations of religion, like another way taken by the ego of denying the dangers it sees threatening it in the external world. I must again confess that I find it very difficult to work with these intangible quantities. Another friend of mine, whose insatiable scientific curiosity has impelled him to the most out-of-the-way researches and to the acquisition of encyclopaedic knowledge, has assured me that the Yogi by their practices of withdrawal from the world, concentrating attention on bodily functions, peculiar methods of breathing, actually are able to produce new sensations and diffused feelings in themselves which he regards as regressions to primordial, deeply buried mental states. He sees in them a physiological foundation, so to speak, of much of the wisdom of mysticism. There would be connections to be made here with many obscure modifications of mental life, such as trance and ecstasy. But I am moved to exclaim, in the words of Schiller’s diver:
-Who breathes overhead in the rose-tinted light may be glad!
-[...14 lines deleted...]
-Another method of guarding against pain is by using the libido-displacements that our mental equipment allows off, by which it gains so greatly in flexibility. The task is then one of transferring the instinctual aims into such directions that they cannot be frustrated by the outer world. Sublimation of the instincts le</t>
+Who breathes overhead in the rose-tinted light may be glad!</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e23ffaea-bb10-4250-a6b4-78e103c9e7c3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067893</t>
   </si>
   <si>
-    <t>Discover Civilization and Its Discontents by Sigmund Freud. This book is published by General Press in Paperback format, ISBN 9789387669499, ASIN 9387669491, under Politics and Social Sciences.</t>
+    <t>Discover Civilization and Its Discontents by Sigmund Freud. This book is published by General Press in Paperback format, ISBN 9789387669499, ASIN 9387669491, under Politics and Social Sciences, Nonfiction, Reference.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -759,87 +762,93 @@
       </c>
       <c r="G2" s="2">
         <v>9387669491</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>136</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>295.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>