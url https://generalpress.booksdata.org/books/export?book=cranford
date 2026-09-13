--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,74 +134,84 @@
   <si>
     <t>Cranford</t>
   </si>
   <si>
     <t>Elizabeth Cleghorn Gaskell</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BYZHGRYG</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Women's Fiction</t>
   </si>
   <si>
     <t>FIC022030</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>‘Cranford,’ published in 1853, is a book that Gaskell called the only one of her books that she rereads, and the book that she reads if she needs to laugh. It’s a hilarious and wonderful look at a small town and its people. It is one of those novels that has no plot. There is no mystery. There is no real tension that keeps a reader engaged and absorbed. 
 It is a series of vignettes about life in this little English village, focusing on a small group of friends and their “adventures” as they meander through life. While it may not be the most exciting of novels, there is something about these glimpses into genteel life that is utterly charming. Therein lies its power.
 It grew out of a short story (now the first two chapters) and it reads like a series of episodes in the fictional town of Cranford. The central characters are Mary Smith and her friends, the spinster sisters Miss Matty and Miss Deborah. It is a quaint, comedic ode to small-town life, and remains Gaskell's most famous work.</t>
   </si>
   <si>
+    <t>Elizabeth Cleghorn Gaskell (1810–1865), widely known as Elizabeth Gaskell or Mrs. Gaskell, was an English novelist, biographer, and short story writer whose compassionate portrayals of ordinary people made her one of the most respected voices of Victorian literature. Her novels explored the realities of industrial society, class divisions, family life, and the changing role of women, combining social awareness with deeply human storytelling. Through her memorable characters and balanced perspective, Gaskell helped readers better understand the challenges and aspirations of nineteenth-century England.
+Gaskell was born on September 29, 1810, in Chelsea, London. Her mother died when she was just over a year old, and she was raised primarily by her aunt in Knutsford, Cheshire. The peaceful atmosphere of this market town later inspired the setting for several of her works. She received a broad education, developing a lifelong love for literature, history, and languages. In 1832, she married William Gaskell, a Unitarian minister, and settled in Manchester. Living in one of England's rapidly growing industrial cities exposed her to the hardships of factory workers and the widening gap between rich and poor, experiences that profoundly influenced her writing.
+Gaskell's literary career began with the publication of Mary Barton in 1848, a novel that sympathetically portrayed the lives of working-class families. The book earned widespread acclaim and established her reputation as a socially conscious novelist. She went on to write several enduring classics, including Cranford, North and South, Ruth, Wives and Daughters, and Sylvia's Lovers. Her works often examined themes of social justice, compassion, reconciliation, and the importance of understanding people from different backgrounds. She possessed a remarkable ability to present complex moral and social issues without losing sight of the humanity of her characters.
+In addition to her fiction, Gaskell wrote The Life of Charlotte Brontë, the first major biography of the celebrated novelist. The book remains an important source for understanding Brontë's life and literary achievements, though parts of it generated controversy because of its candid portrayal of personal events.
+Elizabeth Gaskell passed away in 1865 while working on Wives and Daughters, which remained unfinished. Her thoughtful novels continue to be widely read for their warmth, realism, and social insight. Today, she is remembered as one of Victorian England's finest writers, whose empathy, literary skill, and commitment to portraying the dignity of everyday life have secured her a lasting place in English literature.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1a5ae634-a275-4994-b0a6-559003bed385.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069074</t>
   </si>
   <si>
-    <t>Discover Cranford by Elizabeth Cleghorn Gaskell. This book is published by General Press in eBook format, ISBN 9789354997136, ASIN B0BYZHGRYG, under Mystery, Thriller and Suspense.</t>
+    <t>Discover Cranford by Elizabeth Cleghorn Gaskell. This book is published by General Press in eBook format, ISBN 9789354997136, ASIN B0BYZHGRYG, under Literature and Fiction, Women's Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789354997136</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>