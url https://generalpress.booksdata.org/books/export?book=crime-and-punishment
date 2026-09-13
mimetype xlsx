--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,95 +137,155 @@
   <si>
     <t>Fyodor Dostoyevsky</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08377PC21</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Mystery &amp; Suspense</t>
-[...5 lines deleted...]
-    <t>FIC004000, LIT004240</t>
+    <t>Psychological Thrillers</t>
+  </si>
+  <si>
+    <t>Crime Thrillers</t>
+  </si>
+  <si>
+    <t>FIC031080, FIC019000, FIC031010</t>
   </si>
   <si>
     <t>2019-12-27 00:00:00</t>
   </si>
   <si>
     <t>Fyodor Dostoyevsky’s 'Crime and Punishment' is a masterful, deeply psychological exploration of guilt, redemption, and the human conscience. The novel plunges us into the feverish mind of Rodion Raskolnikov, an impoverished and desperate former student living in the grimy slums of St. Petersburg. Convinced by his own dangerous intellectual theories that he is an "extraordinary" man, exempt from conventional morality, Raskolnikov brutally murders a wealthy, unscrupulous pawnbroker. He believes the crime is a rational act to fund his potential greatness.
 However, the true focus of the story is not the crime itself, but the agonizing punishment that follows. Almost immediately, Raskolnikov’s mind collapses under the crushing weight of paranoia, isolation, and profound spiritual sickness. Dostoyevsky brilliantly captures the agonizing torment of a soul cut off from humanity by its own terrible actions.
 Amidst this psychological unraveling, Raskolnikov encounters Sonya, a compassionate young woman driven to prostitution to save her destitute family. Through her unwavering faith and selfless love, she gently pierces through his arrogant justifications. She becomes his guiding light, showing him that intellectual pride brings only ruin, while true salvation requires confession and the embrace of ordinary human suffering.
 'Crime and Punishment' is a deeply humane story of resurrection. It reminds us that no matter how far we fall into the darkest corners of our own minds, the path to redemption is always open through the quiet, restorative power of love and genuine repentance.</t>
   </si>
   <si>
     <t>Fyodor Mikhailovich Dostoyevsky (/ˌdɒstəˈjɛfski, ˌdʌs-/; Russian: Фёдор Миха́йлович Достое́вский; IPA: [ˈfʲɵdər mʲɪˈxajləvʲɪtɕ dəstɐˈjɛfskʲɪj]; 11 November 1821 – 9 February 1881), sometimes transliterated Dostoevsky, was a Russian novelist, short story writer, essayist, journalist and philosopher. Dostoyevsky's literary works explore human psychology in the troubled political, social, and spiritual atmosphere of 19th-century Russia. Many of his works are marked by a preoccupation with Christianity, explored through the prism of the individual confronted with life's hardships and beauty.
 He began writing in his 20s, and his first novel, Poor Folk, was published in 1846 when he was 25. His major works include Crime and Punishment (1866), The Idiot (1869), Demons (1872) and The Brothers Karamazov (1880). His output consists of 11 novels, three novellas, 17 short novels and numerous other works. Many literary critics rate him as one of the greatest psychologists in world literature. His 1864 novella Notes from Underground is considered to be one of the first works of existentialist literature.
 Born in Moscow in 1821, Dostoyevsky was introduced to literature at an early age through fairy tales and legends, and through books by Russian and foreign authors. His mother died in 1837, when he was 15, and around the same time he left school to enter the Nikolayev Military Engineering Institute. After graduating, he worked as an engineer and briefly enjoyed a lavish lifestyle, translating books to earn extra money. In the mid-1840s he wrote his first novel, Poor Folk, which gained him entry into St. Petersburg's literary circles.
 In the following years, Dostoyevsky worked as a journalist, publishing and editing several magazines of his own and later A Writer's Diary, a collection of his writings. He began to travel around western Europe and developed a gambling addiction, which led to financial hardship. For a time, he had to beg for money, but he eventually became one of the most widely read and highly regarded Russian writers. His books have been translated into more than 170 languages. Dostoyevsky influenced a multitude of writers and philosophers, from Anton Chekhov and Ernest Hemingway to Friedrich Nietzsche and Jean-Paul Sartre.</t>
   </si>
   <si>
     <t>"Crime and Punishment" by Fyodor Dostoyevsky is one of the greatest psychological novels ever written, first published in 1866. Set in the crowded and impoverished streets of nineteenth-century St. Petersburg, the story follows Rodion Romanovich Raskolnikov, a brilliant but deeply troubled former university student who struggles with poverty, loneliness, and an overwhelming sense of intellectual pride. Convinced that extraordinary individuals have the moral right to break ordinary laws if it serves a greater purpose, he develops a dangerous philosophy that gradually separates him from the rest of society. As his financial difficulties worsen and his mental state deteriorates, he convinces himself that murdering Alyona Ivanovna, a greedy old pawnbroker, would not only benefit him but also free others from her cruelty. However, during the crime, he unexpectedly kills her innocent sister, Lizaveta, who walks in at the wrong moment. Although he manages to escape without immediate suspicion, the murders become the beginning of a far greater punishment than any legal sentence.
 Instead of feeling triumphant, Raskolnikov finds himself consumed by fear, guilt, paranoia, and emotional exhaustion. He becomes feverish, isolates himself from friends, and behaves so erratically that everyone around him begins to worry. His loyal friend Dmitri Razumikhin offers sincere support, while his mother, Pulcheria Alexandrovna, and beloved sister, Avdotya Romanovna—known as Dunya—travel to St. Petersburg hoping to improve his future. Dunya has agreed to marry the wealthy but arrogant lawyer Pyotr Luzhin in order to provide financial security for the family. Raskolnikov fiercely opposes the marriage, believing Luzhin seeks a submissive wife whom he can control. At the same time, he becomes increasingly aware that his own actions have placed an unbearable burden on the people who love him most. His inability to reconcile his philosophical beliefs with the emotional consequences of his crime creates an intense internal conflict that dominates his every thought.
 As investigators begin examining the murders, Raskolnikov attracts the attention of Porfiry Petrovich, the intelligent and perceptive examining magistrate. Rather than relying solely on evidence, Porfiry prefers psychological observation and carefully studies Raskolnikov's reactions during their conversations. Their meetings become intellectual battles filled with subtle questions, indirect accusations, and philosophical discussions about crime, morality, and justice. Porfiry gradually realizes that Raskolnikov's greatest enemy is not the investigation but his own conscience. The detective understands that guilt often exposes a criminal more effectively than physical evidence, and he patiently waits for the young man’s inner torment to push him toward confession. These encounters transform the novel into a gripping psychological contest, where every conversation reveals more about Raskolnikov's fractured mind than about the actual crime itself.
 Meanwhile, the novel expands beyond Raskolnikov’s personal suffering by introducing the tragic Marmeladov family. Semyon Marmeladov, an alcoholic government clerk, tells Raskolnikov the heartbreaking story of his family's poverty and despair. His daughter, Sofya Semyonovna, known as Sonya, has turned to prostitution to support her stepmother Katerina Ivanovna and her starving younger siblings. Despite the humiliation and suffering she endures, Sonya remains deeply compassionate, humble, and devoted to her Christian faith. After Marmeladov is fatally injured in an accident, Raskolnikov donates much of his own money to help the grieving family, revealing that kindness still exists beneath his hardened exterior. His growing relationship with Sonya becomes one of the novel's emotional foundations, as she offers him understanding without judgment and becomes the only person capable of reaching the goodness still hidden within him.
 While Raskolnikov wrestles with guilt, Dunya faces danger from two very different men. Luzhin's selfishness and manipulative behavior become increasingly obvious, eventually leading Dunya to reject him completely. Far more threatening is Arkady Ivanovich Svidrigailov, a wealthy and morally corrupt man who once employed Dunya as a governess and remains obsessively attracted to her. Svidrigailov's unpredictable nature and willingness to manipulate others create constant tension throughout the story. Although he possesses moments of generosity, his actions are driven largely by selfish desires and moral emptiness. His interactions with Dunya reveal the contrast between genuine love and obsessive possession, while his own declining mental state mirrors another possible outcome of a life lived without ethical restraint. Through these characters, Dostoyevsky explores different responses to temptation, power, and moral responsibility.
 As the investigation continues, Raskolnikov becomes increasingly unable to bear the emotional burden of his secret. Every innocent conversation feels like an accusation, every unexpected visitor seems like a threat, and every act of kindness reminds him of his own moral failure. He repeatedly attempts to justify his crime by arguing that history celebrates extraordinary individuals who break conventional rules to achieve greatness. Yet the theory that once appeared logical now collapses under the weight of his conscience. Sonya gently challenges his beliefs, encouraging him to acknowledge that no intellectual argument can erase the suffering he has caused. In one of the novel's most moving scenes, she reads the biblical story of the raising of Lazarus, symbolizing the possibility of spiritual rebirth even after profound moral failure. Her unwavering compassion slowly convinces Raskolnikov that redemption is possible only through honesty, humility, and acceptance of responsibility.
 Eventually, Raskolnikov confesses the murders to Sonya before finally surrendering himself to the authorities. Porfiry, who has long believed him guilty, welcomes the confession not as a victory of legal strategy but as a triumph of conscience. During the trial, Raskolnikov receives a relatively lighter sentence because of his confession and other mitigating circumstances. He is sentenced to several years of penal servitude in Siberia. Sonya follows him there, remaining devoted despite the hardships and continuing to visit him regularly. Initially, Raskolnikov remains emotionally distant and still clings to parts of his intellectual arrogance. He views his punishment primarily as a consequence of failure rather than true moral wrongdoing, showing that external justice alone cannot transform the human heart.
 Life in Siberia gradually changes him. Witnessing Sonya's unwavering loyalty and the quiet dignity of those around him forces him to confront the emptiness of his former beliefs. For the first time, he begins to recognize the value of compassion, humility, and human connection over pride and intellectual superiority. His emotional barriers slowly weaken, allowing genuine remorse to replace mere fear of punishment. The novel ends not with complete redemption but with the beginning of a spiritual awakening. Dostoyevsky deliberately leaves Raskolnikov's transformation unfinished, suggesting that true repentance is a lifelong journey rather than a single moment of confession. The possibility of a new life emerges only after he accepts both his guilt and his shared humanity with others.
 "Crime and Punishment" remains a timeless exploration of morality, justice, guilt, free will, and redemption. Dostoyevsky combines psychological depth with philosophical inquiry to examine what happens when abstract ideas are placed above human compassion. Through Raskolnikov's painful journey, the novel argues that no person can escape the demands of conscience, regardless of intelligence or ambition. It also celebrates the healing power of love, forgiveness, and moral courage, showing that even those who have committed terrible acts are not beyond hope if they sincerely seek redemption. More than a crime story, it is a profound meditation on the complexities of the human soul, making it one of the most influential and enduring works in world literature.</t>
   </si>
   <si>
+    <t>Part 1
+Chapter 1
+On an exceptionally hot evening early in July a young man came out of the garret in which he lodged in S. Place and walked slowly, as though in hesitation, towards K. bridge.
+He had successfully avoided meeting his landlady on the staircase. His garret was under the roof of a high, five-storied house and was more like a cupboard than a room. The landlady who provided him with garret, dinners, and attendance, lived on the floor below, and every time he went out he was obliged to pass her kitchen, the door of which invariably stood open. And each time he passed, the young man had a sick, frightened feeling, which made him scowl and feel ashamed. He was hopelessly in debt to his landlady, and was afraid of meeting her.
+This was not because he was cowardly and abject, quite the contrary; but for some time past he had been in an overstrained irritable condition, verging on hypochondria. He had become so completely absorbed in himself, and isolated from his fellows that he dreaded meeting, not only his landlady, but anyone at all. He was crushed by poverty, but the anxieties of his position had of late ceased to weigh upon him. He had given up attending to matters of practical importance; he had lost all desire to do so. Nothing that any landlady could do had a real terror for him. But to be stopped on the stairs, to be forced to listen to her trivial, irrelevant gossip, to pestering demands for payment, threats and complaints, and to rack his brains for excuses, to prevaricate, to lie—no, rather than that, he would creep down the stairs like a cat and slip out unseen.
+This evening, however, on coming out into the street, he became acutely aware of his fears.
+“I want to attempt a thing like that and am frightened by these trifles,” he thought, with an odd smile. “Hm... yes, all is in a man’s hands and he lets it all slip from cowardice, that’s an axiom. It would be interesting to know what it is men are most afraid of. Taking a new step, uttering a new word is what they fear most... But I am talking too much. It’s because I chatter that I do nothing. Or perhaps it is that I chatter because I do nothing. I’ve learned to chatter this last month, lying for days together in my den thinking... of Jack the Giant-killer. Why am I going there now? Am I capable of that? Is that serious? It is not serious at all. It’s simply a fantasy to amuse myself; a plaything! Yes, maybe it is a plaything.”
+The heat in the street was terrible: and the airlessness, the bustle and the plaster, scaffolding, bricks, and dust all about him, and that special Petersburg stench, so familiar to all who are unable to get out of town in summer—all worked painfully upon the young man’s already overwrought nerves. The insufferable stench from the pot-houses, which are particularly numerous in that part of the town, and the drunken men whom he met continually, although it was a working day, completed the revolting misery of the picture. An expression of the profoundest disgust gleamed for a moment in the young man’s refined face. He was, by the way, exceptionally handsome, above the average in height, slim, well-built, with beautiful dark eyes and dark brown hair. Soon he sank into deep thought, or more accurately speaking into a complete blankness of mind; he walked along not observing what was about him and not caring to observe it. From time to time, he would mutter something, from the habit of talking to himself, to which he had just confessed. At these moments he would become conscious that his ideas were sometimes in a tangle and that he was very weak; for two days he had scarcely tasted food.
+He was so badly dressed that even a man accustomed to shabbiness would have been ashamed to be seen in the street in such rags. In that quarter of the town, however, scarcely any shortcoming in dress would have created surprise. Owing to the proximity of the Hay Market, the number of establishments of bad character, the preponderance of the trading and working class population crowded in these streets and alleys in the heart of Petersburg, types so various were to be seen in the streets that no figure, however queer, would have caused surprise. But there was such accumulated bitterness and contempt in the young man’s heart, that, in spite of all the fastidiousness of youth, he minded his rags least of all in the street. It was a different matter when he met with acquaintances or with former fellow students, whom, indeed, he disliked meeting at any time. And yet when a drunken man who, for some unknown reason, was being taken somewhere in a huge waggon dragged by a heavy dray horse, suddenly shouted at him as he drove past: “Hey there, German hatter” bawling at the top of his voice and pointing at him—the young man stopped suddenly and clutched tremulously at his hat. It was a tall round hat from Zimmerman’s, but completely worn out, rusty with age, all torn and bespattered, brimless and bent on one side in a most unseemly fashion. Not shame, however, but quite another feeling akin to terror had overtaken him.
+“I knew it,” he muttered in confusion, “I thought so! That’s the worst of all! Why, a stupid thing like this, the most trivial detail might spoil the whole plan. Yes, my hat is too noticeable... It looks absurd and that makes it noticeable... With my rags I ought to wear a cap, any sort of old pancake, but not this grotesque thing. Nobody wears such a hat, it would be noticed a mile off, it would be remembered... What matters is that people would remember it, and that would give them a clue. For this business one should be as little conspicuous as possible... Trifles, trifles are what matter! Why, it’s just such trifles that always ruin everything...”
+He had not far to go; he knew indeed how many steps it was from the gate of his lodging house: exactly seven hundred and thirty. He had counted them once when he had been lost in dreams. At the time he had put no faith in those dreams and was only tantalising himself by their hideous but daring recklessness. Now, a month later, he had begun to look upon them differently, and, in spite of the monologues in which he jeered at his own impotence and indecision, he had involuntarily come to regard this “hideous” dream as an exploit to be attempted, although he still did not realise this himself. He was positively going now for a “rehearsal” of his project, and at every step his excitement grew more and more violent.
+With a sinking heart and a nervous tremor, he went up to a huge house which on one side looked on to the canal, and on the other into the street. This house was let out in tiny tenements and was inhabited by working people of all kinds—tailors, locksmiths, cooks, Germans of sorts, girls picking up a living as best they could, petty clerks, etc. There was a continual coming and going through the two gates and in the two courtyards of the house. Three or four door-keepers were employed on the building. The young man was very glad to meet none of them, and at once slipped unnoticed through the door on the right, and up the staircase. It was a back staircase, dark and narrow, but he was familiar with it already, and knew his way, and he liked all these surroundings: in such darkness even the most inquisitive eyes were not to be dreaded.
+“If I am so scared now, what would it be if it somehow came to pass that I were really going to do it?” he could not help asking himself as he reached the fourth storey. There his progress was barred by some porters who were engaged in moving furniture out of a flat. He knew that the flat had been occupied by a German clerk in the civil service, and his family. This German was moving out then, and so the fourth floor on this staircase would be untenanted except by the old woman. “That’s a good thing anyway,” he thought to himself, as he rang the bell of the old woman’s flat. The bell gave a faint tinkle as though it were made of tin and not of copper. The little flats in such houses always have bells that ring like that. He had forgotten the note of that bell, and now its peculiar tinkle seemed to remind him of something and to bring it clearly before him... He started, his nerves were terribly overstrained by now. In a little while, the door was opened a tiny crack: the old woman eyed her visitor with evident distrust through the crack, and nothing could be seen but her little eyes, glittering in the darkness. But, seeing a number of people on the landing, she grew bolder, and opened the door wide. The young man stepped into the dark entry, which was partitioned off from the tiny kitchen. The old woman stood facing him in silence and looking inquiringly at him. She was a diminutive, withered up old woman of sixty, with sharp malignant eyes and a sharp little nose. Her colourless, somewhat grizzled hair was thickly smeared with oil, and she wore no kerchief over it. Round her thin long neck, which looked like a hen’s leg, was knotted some sort of flannel rag, and, in spite of the heat, there hung flapping on her shoulders, a mangy fur cape, yellow with age. The old woman coughed and groaned at every instant. The young man must have looked at her with a rather peculiar expression, for a gleam of mistrust came into her eyes again.
+“Raskolnikov, a student, I came here a month ago,” the young man made haste to mutter, with a half bow, remembering that he ought to be more polite.
+“I remember, my good sir, I remember quite well your coming here,” the old woman said distinctly, still keeping her inquiring eyes on his face.
+“And here... I am again on the same errand,” Raskolnikov continued, a little disconcerted and surprised at the old woman’s mistrust. “Perhaps she is always like that though, only I did not notice it the other time,” he thought with an uneasy feeling.
+The old woman paused, as though hesitating; then stepped on one side, and pointing to the door of the room, she said, letting her visitor pass in front of her:
+“Step in, my good sir.”
+The little room into which the young man walked, with yellow paper on the walls, geraniums and muslin curtains in the windows, was brightly lighted up at that moment by the setting sun.
+“So the sun will shine like this then too!” flashed as it were by chance through Raskolnikov’s mind, and with a rapid glance he scanned everything in the room, trying as far as possible to notice and remember its arrangement. But there was nothing special in the room. The furniture, all very old and of yellow wood, consisted of a sofa with a huge bent wooden back, an oval table in front of the sofa, a dressing-table with a looking-glass fixed on it between the windows, chairs along the walls and two or three half-penny prints in yellow frames, representing German damsels with birds in their hands—that was all. In the corner a light was burning before a small ikon. Everything was very clean; the floor and the furniture were brightly polished; everything shone.
+“Lizaveta’s work,” thought the young man. There was not a speck of dust to be seen in the whole flat.
+“It’s in the houses of spiteful old widows that one finds such cleanliness,” Raskolnikov thought again, and he stole a curious glance at the cotton curtain over the door leading into another tiny room, in which stood the old woman’s bed and chest of drawers and into which he had never looked before. These two rooms made up the whole flat.
+“What do you want?” the old woman said severely, coming into the room and, as before, standing in front of him so as to look him straight in the face.
+“I’ve brought something to pawn here,” and he drew out of his pocket an old-fashioned flat silver watch, on the back of which was engraved a globe; the chain was of steel.
+“But the time is up for your last pledge. The month was up the day before yesterday.”
+“I will bring you the interest for another month; wait a little.”
+“But that’s for me to do as I please, my good sir, to wait or to sell your pledge at once.”
+“How much will you give me for the watch, Alyona Ivanovna?”
+“You come with such trifles, my good sir, it’s scarcely worth anything. I gave you two roubles last time for your ring and one could buy it quite new at a jeweller’s for a rouble and a half.”
+“Give me four roubles for it, I shall redeem it, it was my father’s. I shall be getting some money soon.”
+“A rouble and a half, and interest in advance, if you like!”
+“A rouble and a half!” cried the young man.
+“Please yourself”—and the old woman handed him back the watch. The young man took it, and was so angry that he was on the point of going away; but checked himself at once, remembering that there was nowhere else he could go, and that he had had another object also in coming.
+“Hand it over,” he said roughly.
+The old woman fumbled in her pocket for her keys, and disappeared behind the curtain into the other room. The young man, left standing alone in the middle of the room, listened inquisitively, thinking. He could hear her unlocking the chest of drawers.
+“It must be the top drawer,” he reflected. “So she carries the keys in a pocket on the right. All in one bunch on a steel ring... And there’s one key there, three times as big as all the others, with deep notches; that can’t be the key of the chest of drawers... then there must be some other chest or strong-box... that’s worth knowing. Strong-boxes always have keys like that... but how degrading it all is.”
+The old woman came back.
+“Here, sir: as we say ten copecks the rouble a month, so I must take fifteen copecks from a rouble and a half for the month in advance. But for the two roubles I lent you before, you owe me now twenty copecks on the same reckoning in advance. That makes thirty-five copecks altogether. So I must give you a rouble and fifteen copecks for the watch. Here it is.”
+“What! only a rouble and fifteen copecks now!”
+“Just so.”
+The young man did not dispute it and took the money. He looked at the old woman, and was in no hurry to get away, as though there was still something he wanted to say or to do, but he did not himself quite know what.
+“I may be bringing you something else in a day or two, Alyona Ivanovna—a valuable thing—silver—a cigarette-box, as soon as I get it back from a friend...” he broke off in confusion.
+“Well, we will talk about it then, sir.”
+“Good-bye—are you always at home alone, your sister is not here with you?” He asked her as casually as possible as he went out into the passage.
+“What business is she of yours, my good sir?”
+“Oh, nothing particular, I simply asked. You are too quick... Good-day, Alyona Ivanovna.”
+Raskolnikov went out in complete confusion. This confusion became more and more intense. As he went down the stairs, he even stopped short, two or three times, as though suddenly struck by some thought. When he was in the street he cried out, “Oh, God, how loathsome it all is! and can I, can I possibly... No, it’s nonsense, it’s rubbish!” he added resolutely. “And how could such an atrocious thing come into my head? What filthy things my heart is capable of. Yes, filthy above all, disgusting, loathsome, loathsome!—and for a whole month I’ve been...” But no words, no exclamations, could express his agitation. The feeling of intense repulsion, which had begun to oppress and torture his heart while he was on his way to the old woman, had by now reached such a pitch and had taken such a definite form that he did not know what to do with himself to escape from his wretchedness. He walked along the pavement like a drunken man, regardless of the passers-by, and jostling against them, and only came to his senses when he was in the next street. Looking round, he noticed that he was standing close to a tavern which was entered by steps leading from the pavement to the basement. At that instant two drunken men came out at the door, and abusing and supporting one another, they mounted the steps. Without stopping to think, Raskolnikov went down the steps at once. Till that moment he had never been into a tavern, but now he felt giddy and was tormented by a burning thirst. He longed for a drink of cold beer, and attributed his sudden weakness to the want of food. He sat down at a sticky little table in a dark and dirty corner; ordered some beer, and eagerly drank off the first glassful. At once he felt easier; and his thoughts became clear.
+“All that’s nonsense,” he said hopefully, “and there is nothing in it all to worry about! It’s simply physical derangement. Just a glass of beer, a piece of dry bread—and in one moment the brain is stronger, the mind is clearer and the will is firm! Phew, how utterly petty it all is!”
+But in spite of this scornful reflection, he was by now looking cheerful as though he were suddenly set free from a terrible burden: and he gazed round in a friendly way at the people in the room. But even at that moment he had a dim foreboding that this happier frame of mind was also not normal.
+There were few people at the time in the tavern. Besides the two drunken men he had met on the steps, a group consisting of about five men and a girl with a concertina had gone out at the same time. Their departure left the room quiet and rather empty. The persons still in the tavern were a man who appeared to be an artisan, drunk, but not extremely so, sitting before a pot of beer, and his companion, a huge, stout man with a grey beard, in a short full-skirted coat. He was very drunk: and had dropped asleep on the bench; every now and then, he began as though in his sleep, cracking his fingers, with his arms wide apart and the upper part of his body bounding about on the bench, while he hummed some meaningless refrain, trying to recall some such lines as these:
+“His wife a year he fondly loved
+His wife a—a year he—fondly loved.”
+Or suddenly waking up again:
+“Walking along the crowded row
+He met the one he used to know.”
+But no one shared his enjoyment: his silent companion looked with positive hostility and mistrust at all these manifestations. There was another man in the room who looked somewhat like a retired government clerk. He was sitting apart, now and then sipping from his pot and looking round at the company. He, too, appeared to be in some agitation.
+Chapter 2
+Raskolnikov was not used to crowds, and, as we said before, he avoided society of every sort, more especially of late. But now all at once he felt a desire to be with other people. Something new seemed to be taking place within him, and with it he felt a sort of thirst for company. He was so weary after a whole month of concentrated wretchedness and gloomy excitement that he longed to rest, if only for a moment, in some other world, whatever it might be; and, in spite of the filthiness of the surroundings, he was glad now to stay in the tavern.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e674b326-406b-4066-b91c-432065d47d0c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068650</t>
   </si>
   <si>
-    <t>Discover Crime and Punishment by Fyodor Dostoyevsky. This book is published by General Press in eBook format, ISBN 9789389716016, ASIN B08377PC21, under Literature and Fiction, Mystery and Suspense, Classics.</t>
+    <t>Discover Crime and Punishment by Fyodor Dostoyevsky. This book is published by General Press in eBook format, ISBN 9789389716016, ASIN B08377PC21, under Literature and Fiction, Psychological Thrillers, Crime Thrillers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -765,65 +825,67 @@
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="X2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="Y2" s="2"/>
+      <c r="Y2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>