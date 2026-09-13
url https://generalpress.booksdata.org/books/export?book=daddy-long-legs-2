--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,84 +128,112 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Daddy-Long-Legs</t>
   </si>
   <si>
     <t>Jean Webster</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>General Books</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Fiction</t>
   </si>
   <si>
-    <t>Teen &amp; Young Adult</t>
+    <t>Coming of Age</t>
   </si>
   <si>
     <t>JUV014000, FIC027250, FIC043000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘Daddy-Long-Legs’ is a novel written in the form of a series of letters from a bright young girl, Jerusha Abbott, to her unknown benefactor. Jerusha grew up in an orphanage and one of its trustees offers to pay for her to go to college after reading one of her entertaining essays. This benefactor’s conditions are that Jerusha must write to him regularly to update him on her progress, but he will remain unknown. Jerusha, who catches a glimpse of him, addresses her letters to ‘Daddy-Long-Legs’.
 This delightful epistolary novel traces the next few years of Jerusha’s life, as she completes her education and seeks independence. Does she meet Daddy-Long-Legs in the end and who does he turn out to be? You’ll have to read this enjoyable book to find out! 
 "It's much more entertaining to live books than to write them."
 —Jean Webster (Daddy-Long-Legs)</t>
   </si>
   <si>
     <t>Jean Webster (pseudonym for Alice Jane Chandler Webster) was an American writer and author of many books including Daddy-Long-Legs and Dear Enemy. Her most well-known books feature lively and likeable young female protagonists who come of age intellectually, morally, and socially, but with enough humor, snappy dialogue, and gently biting social commentary to make her books palatable and enjoyable to contemporary readers.</t>
   </si>
   <si>
+    <t>Jean Webster’s Daddy-Long-Legs, published in 1912, is a charming coming-of-age novel about education, independence, friendship, love, and the discovery of one’s own identity. Written largely through a series of letters, the novel follows Jerusha “Judy” Abbott, an imaginative young woman who grows up in an orphanage and unexpectedly receives the opportunity to attend college. What begins as an unusual arrangement with an anonymous benefactor gradually becomes a story about self-discovery, emotional independence, and the courage to imagine a life beyond the limitations imposed by poverty and circumstance.
+Judy Abbott has spent almost her entire childhood in the John Grier Home, an orphanage where life is strictly controlled. She is intelligent, energetic, and full of imagination, but the institution has given her very little opportunity to develop her personality. Even her name, Jerusha Abbott, feels old-fashioned to her, and she prefers the livelier name Judy. Unlike many of the children around her, Judy has a strong literary imagination and a natural talent for writing.
+Her life changes dramatically when one of the wealthy trustees of the orphanage notices one of her essays. Impressed by her writing and intelligence, he decides to send her to college at his own expense. There is, however, one unusual condition: Judy must write him a letter every month describing her progress, thoughts, and experiences. She is never allowed to know his identity.
+Judy has only seen his tall shadow from behind, and because of his unusually long legs, she imagines him as a strange, distant figure. She jokingly names him Daddy-Long-Legs. Her benefactor, Mr. John Smith, remains mysterious throughout the early part of the story.
+The arrangement gives Judy something she has never had before: freedom. At college, she encounters a world completely different from the orphanage. She meets other young women, studies literature, discovers new ideas, participates in social activities, and begins to understand what it means to have choices.
+Her letters to Daddy-Long-Legs form the heart of the novel. Through them, readers watch Judy gradually transform from an institutionalized orphan into an independent young woman. Her letters are lively, humorous, sometimes emotional, and filled with observations about ordinary college life. She tells her benefactor about her studies, friends, books, mistakes, ambitions, and discoveries.
+Judy’s greatest friendship is with Sallie McBride, a wealthy and outgoing girl who quickly becomes one of her closest companions. Judy also becomes friends with Julia Pendleton, although their relationship is more complicated because Julia comes from a privileged background. Judy is constantly aware of the differences between herself and the wealthy students around her. She has grown up without money, family connections, or social status, while many of her classmates take these things for granted.
+Yet Judy does not allow her background to define her. Education gradually gives her confidence. She begins writing more seriously and hopes to become a successful author. Her greatest desire is not simply to escape poverty but to become someone capable of creating her own future.
+The novel's emphasis on education is especially important. For Judy, college is not merely a place where she learns academic subjects. It is where she learns how to think independently. She discovers literature, history, philosophy, social life, and the pleasures of intellectual curiosity. She also begins to question assumptions she had previously accepted because she had never been given the freedom to question them.
+At the same time, Judy struggles with the emotional consequences of growing up without parents. Although she has received financial support, she does not experience the warmth of a traditional family. Her letters to Daddy-Long-Legs become an unusual substitute for family communication. She tells him things she cannot tell anyone else, even though he remains largely silent in return.
+This creates an interesting emotional tension. Judy wants independence, but she also longs to be known and understood. She wants to become self-sufficient, yet she naturally develops affection for the person who has given her the opportunity to build a new life.
+Her romantic development is connected to Jervis Pendleton, Julia's wealthy uncle. Jervis is older than Judy and comes from a privileged family, but he is sympathetic, intelligent, and genuinely interested in her personality. Unlike some wealthy people Judy encounters, he does not treat her as inferior because she is an orphan.
+Judy gradually falls in love with him, although their social differences make her uncertain about whether a relationship is possible. She worries that Jervis might eventually discover her background and look down on her. Her insecurity is not simply romantic; it reflects the deeper psychological impact of growing up in an institution where she was constantly reminded that she belonged to the margins of society.
+Judy's development as a writer is equally important. Her literary ambitions give her a sense of identity independent of romance. She wants to earn her own money and become capable of supporting herself. She does not want charity to determine the rest of her life. Her benefactor's support is valuable because it gives her a starting point, but she increasingly wants to stand on her own abilities.
+The novel therefore presents independence as more than financial freedom. Independence means having one's own opinions, choosing one's relationships, developing one's talents, and accepting responsibility for one's future.
+Judy also learns that wealth does not automatically produce happiness or virtue. Some of the wealthiest people around her are narrow-minded or selfish, while people with fewer resources can be generous and warm. Her experiences gradually weaken the social assumptions she inherited from the orphanage and help her form her own understanding of class and character.
+The mystery surrounding Daddy-Long-Legs eventually becomes central to the story's emotional resolution. Judy has imagined her benefactor as a distant, almost unreal figure. The truth about his identity forces her to reconsider the relationship between gratitude, affection, power, and love.
+The revelation is important because it resolves several misunderstandings at once. Judy realizes that the person she has been writing to is not merely a remote source of money but someone much closer to her life than she had understood. The discovery also challenges her assumptions about social class and the difference between herself and the wealthy world she has entered.
+One of the novel's most appealing qualities is Judy's voice. She is optimistic without being naïve, humorous without being shallow, and ambitious without losing her warmth. Her letters make the reader feel as though they are watching a real young woman gradually discovering the world. Her personality becomes stronger with every experience.
+At the same time, Daddy-Long-Legs is a quiet criticism of the way society treats orphans and poor children. Judy's early life demonstrates how easily institutional systems can suppress individuality. She has intelligence and creativity, but those qualities have little room to flourish until someone gives her an opportunity.
+Ultimately, the novel is about the power of opportunity. Judy does not suddenly become a different person when she enters college. Instead, education gives the person who was already inside her the space to emerge. She discovers her talents, forms meaningful friendships, experiences love, and learns to imagine herself as an individual rather than merely an orphan.
+Jean Webster's story remains appealing because its central emotional message is timeless: people need more than material support; they need someone to believe in their potential. Judy's journey shows how education, encouragement, friendship, and self-belief can transform a person's understanding of what life might become.
+By the end of Daddy-Long-Legs, Judy has traveled far beyond the orphanage—not only geographically and socially, but emotionally. She has learned that her past does not have to determine her future. She can write her own story, literally and figuratively. The novel closes with the satisfying realization that the lonely girl who once felt forgotten has become a confident young woman capable of choosing her own path. Its enduring charm lies in that transformation: Daddy-Long-Legs is ultimately a celebration of growing up, finding one's voice, and discovering that independence and love can exist together.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/71d2b7f2-6736-430d-96f7-d79d557aaf1e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067875</t>
   </si>
   <si>
-    <t>Discover Daddy-Long-Legs by Jean Webster. This book is published by General Press in Paperback format, ISBN 9789354999208, ASIN 9354999204, under Children's Books, Children's Fiction, Teen and Young Adult.</t>
+    <t>Discover Daddy-Long-Legs by Jean Webster. This book is published by General Press in Paperback format, ISBN 9789354999208, ASIN 9354999204, under Children's Books, Children's Fiction, Coming of Age.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,89 +749,91 @@
       <c r="F2" s="2">
         <v>9789354999208</v>
       </c>
       <c r="G2" s="2">
         <v>9354999204</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>176</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>225.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>