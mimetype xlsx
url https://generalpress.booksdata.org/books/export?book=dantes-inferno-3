--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,54 +137,54 @@
   <si>
     <t>Dante Alighieri</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRDKJLM</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
-[...1 lines deleted...]
-  <si>
     <t>Poetry</t>
+  </si>
+  <si>
+    <t>Ancient &amp; Medieval Literature</t>
   </si>
   <si>
     <t>POE008000, FIC004000, FIC019000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>Published between 1308 and 1321, ‘Dante's Inferno’ is the first part of the 14th-Century epic poem Divine Comedy by Dante Alighieri, an Italian poet, writer, and philosopher. It is by far the most popular and well-known of the books in the Divine Comedy trilogy because of its portrayal and understanding of the moral and spiritual pitfalls which still torment us today.
 The allegory depicts Dante's journey through the depths of Hell. He is led by the Roman poet Virgil down into the nine circles of Hell, each of which holds and punishes progressively worse sinners. From the First Circle, where unbaptized souls live in peaceful limbo, down to the Ninth Circle, where Satan is trapped in ice, Dante sees firsthand the consequence of unrepentantly sinning against God.</t>
   </si>
   <si>
     <t>Dante Alighieri was born in 1265 in Florence. His family, of minor nobility, was not wealthy nor especially distinguished; his mother died when he was a child, his father before 1283. At about the age of 20 he married Gemma Donati, by whom he had three children. Little is known of Dante's formal education-it is likely to have included study with the Dominicans, the Augustinians, and the Franciscans in Florence, and at the university in Bologna. In 1295 he entered Florentine politics and in the summer of 1300 he became one of the six governing Priors of Florence. In 1301, the political situation forced Dante and his party into exile. For the rest of his life he wandered through Italy, perhaps studied at Paris, while depending for refuge on the generosity of various nobles. He continued to write and at some point late in life he took asylum in Ravenna where he completed the Divine Commedia and died, much honoured, in 1321.</t>
   </si>
   <si>
     <t>Canto 1
 In the midway of this our mortal life,
 I found me in a gloomy wood, astray
 Gone from the path direct: and e’en to tell
 It were no easy task, how savage wild
 That forest, how robust and rough its growth,
 Which to remember only, my dismay
 Renews, in bitterness not far from death.
 Yet to discourse of what there good befell,
 All else will I relate discover’d there.
@@ -570,51 +570,51 @@
 Still gathers. “Son,” thus spake the courteous guide,
 “Those, who die subject to the wrath of God,
 All here together come from every clime,
 And to o’erpass the river are not loth:
 For so heaven’s justice goads them on, that fear
 Is turn’d into desire. Hence ne’er hath past
 Good spirit. If of thee Charon complain,
 Now mayst thou know the import of his words.”
 This said, the gloomy region trembling shook
 So terribly, that yet with clammy dews
 Fear chills my brow. The sad earth gave a blast,
 That, lightening, shot forth a vermilion flame,
 Which all my senses conquer’d quite, and I
 Down dropp’d, as one with sudden slumber seiz’d.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/26ab36b5-ce25-49ce-9006-dd4ff4fc20f8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068950</t>
   </si>
   <si>
-    <t>Discover Dante's Inferno by Dante Alighieri. This book is published by General Press in eBook format, ISBN 9789354993923, ASIN B0BBRDKJLM, under Literature and Fiction, Classics, Poetry.</t>
+    <t>Discover Dante's Inferno by Dante Alighieri. This book is published by General Press in eBook format, ISBN 9789354993923, ASIN B0BBRDKJLM, under Literature and Fiction, Poetry, Ancient and Medieval Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>