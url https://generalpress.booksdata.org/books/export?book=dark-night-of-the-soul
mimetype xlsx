--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,58 +137,68 @@
   <si>
     <t>St. John of the Cross</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0973NP85S</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christianity</t>
+  </si>
+  <si>
     <t>PHI022000, LCO010000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
-    <t>Written in the 16th century by a reform-minded Carmelite monk, ‘Dark Night of the Soul’ is a treatise focusing on the metaphor of a dark night to represent a lonely phase in one’s personal spiritual life. Saint John was a Roman Catholic mystic and a Spanish poet, and this work reflects his mystical stages toward union with God. Written on a scroll smuggled to him by one of his guards, his songs are the ultimate expression of the spiritual seeker’s journey from estranged despair to blissful union with the divine. 
+    <t>Written in the 16th century by a reform-minded Carmelite monk, ‘Dark Night of the Soul’ is a treatise focusing on the metaphor of a dark night to represent a lonely phase in one’s personal spiritual life. Saint John was a Roman Catholic mystic and a Spanish poet, and this work reflects his mystical stages toward union with God. Written on a scroll smuggled to him by one of his guards, his songs are the ultimate expression of the spiritual seeker’s journey from estranged despair to blissful union with the divine.
 In Saint John’s poem, one comes to understand his belief in a benevolent God, outside of all thought or imagination, who we can only come to know through love. A profound description of absolution, desolation, progress, and love, it is a powerful work that captures the discouragement of doubt, as it offers help through spiritual loneliness. It explores not only the torments and relations of a soul’s spiritual journey, but also expounds on man’s relationship with God and the natural longing for union with the Creator.</t>
+  </si>
+  <si>
+    <t>Saint John of the Cross (1542–1591) was a Spanish Carmelite friar, mystic, poet, and theologian whose writings are regarded among the greatest works of Christian spirituality. His profound reflections on prayer, divine love, and the soul's journey toward union with God have inspired readers for centuries. Through both his poetry and prose, he taught that spiritual growth often involves periods of struggle and purification, ultimately leading to a deeper experience of God's presence.
+He was born as Juan de Yepes y Álvarez on June 24, 1542, in Fontiveros, Spain. His father died when John was very young, leaving the family in poverty. Despite these hardships, he showed exceptional intelligence and a strong desire for learning. He studied at a Jesuit school while working in a hospital, where he developed compassion for those who were poor and sick. In 1563, he entered the Carmelite Order and later continued his theological studies at the University of Salamanca, one of Spain's leading centers of learning.
+A turning point in John's life came when he met Saint Teresa of Ávila, who was leading a movement to reform the Carmelite Order. Sharing her vision of a simpler and more contemplative religious life, John joined the reform and helped establish the Discalced Carmelites. His commitment to reform, however, led to fierce opposition. In 1577, he was imprisoned by members of the unreformed Carmelites and endured months of harsh confinement. During this period of suffering, he composed some of his most beautiful mystical poetry, including parts of The Spiritual Canticle.
+After escaping from prison, John continued his work as a spiritual guide, teacher, and writer. His major works, including The Ascent of Mount Carmel, The Dark Night of the Soul, The Spiritual Canticle, and The Living Flame of Love, remain classics of Christian literature. They explore the soul's purification, the challenges of spiritual growth, and the joy of complete union with God through love.
+Saint John of the Cross died on December 14, 1591, in Úbeda, Spain. He was canonized in 1726 and declared a Doctor of the Church in 1926. Today, he is remembered as one of Christianity's greatest mystics and poets. His timeless writings continue to offer hope, wisdom, and guidance to those seeking a deeper spiritual life, reminding readers that even life's darkest moments can lead to profound transformation and divine love.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/86d5fb9d-394a-4e57-a8dd-47366f217041.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068766</t>
   </si>
   <si>
     <t>Discover Dark Night of the Soul by St. John of the Cross. This book is published by General Press in eBook format, ISBN 9789391181321, ASIN B0973NP85S, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789391181321</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>