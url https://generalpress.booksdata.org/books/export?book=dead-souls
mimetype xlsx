--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,77 +135,83 @@
     <t>Dead Souls</t>
   </si>
   <si>
     <t>Nikolai Gogol</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0973WP19R</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Russian Literature</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC052000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘Dead Souls’ was first published in 1842 by famed Russian author Nikolai Gogol, and is considered one of the finest Russian novels of the modern era. The novel is a comic epic of greed and gluttony that is admired not only for its vivid cast of characters and devastating satire, but also for its sense of moral fervor. The story follows the exploits of Chichikov, a middle-aged gentleman of middling social class and means. Chichikov arrives in a small town and turns on the charm to woo key local officials and landowners. He reveals little about his past, or his purpose, as he sets about carrying out his bizarre and mysterious plan to acquire “dead souls.”
 The novel stands as one of the most unusual and poetic masterpieces of the Nineteenth Century. The purpose of the novel was to demonstrate the flaws and faults of the Russian mentality and character.</t>
   </si>
   <si>
     <t>People consider that Russian writer Nikolai Vasilievich Gogol (Николай Васильевич Гоголь) founded realism in Russian literature. His works include The Overcoat (1842) and Dead Souls (1842).
 Ukrainian birth, heritage, and upbringing of Gogol influenced many of his written works among the most beloved in the tradition of Russian-language literature. Most critics see Gogol as the first Russian realist. His biting satire, comic realism, and descriptions of Russian provincials and petty bureaucrats influenced later Russian masters Leo Tolstoy, Ivan Turgenev, and especially Fyodor Dostoyevsky. Gogol wittily said many later Russian maxims.
 Gogol first used the techniques of surrealism and the grotesque in his works The Nose , Viy , The Overcoat , and Nevsky Prospekt . Ukrainian upbringing, culture, and folklore influenced his early works, such as Evenings on a Farm near Dikanka. His later writing satirized political corruption in the Russian empire in Dead Souls.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0cf4b412-a2c6-4c34-8df0-5bc60fabc3c9.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068781</t>
   </si>
   <si>
-    <t>Discover Dead Souls by Nikolai Gogol. This book is published by General Press in eBook format, ISBN 9789391181338, ASIN B0973WP19R, under Literature and Fiction.</t>
+    <t>Discover Dead Souls by Nikolai Gogol. This book is published by General Press in eBook format, ISBN 9789391181338, ASIN B0973WP19R, under Literature and Fiction, Russian Literature, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +727,87 @@
       <c r="F2" s="2">
         <v>9789391181338</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>