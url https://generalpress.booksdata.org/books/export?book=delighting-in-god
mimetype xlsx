--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,60 +134,69 @@
   <si>
     <t>Delighting in God</t>
   </si>
   <si>
     <t>A.W. Tozer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
-    <t>REL070000, PHI008000, REL012120, REL051000</t>
+    <t>Christian Spiritual Growth</t>
+  </si>
+  <si>
+    <t>Christian Devotionals</t>
+  </si>
+  <si>
+    <t>REL012120, REL012020, REL012040</t>
   </si>
   <si>
     <t>2020-10-16 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Many people believe in God and believe that God is everywhere, but they have yet to experience his presence.  'Delighting in God' is the message Tozer intended to be the follow-up to ‘The Knowledge of the Holy’. He demonstrates how the attributes of God—those things God has revealed about himself—are a way to understand the Christian life of worship and service. We are here to serve and adore him, but we can only fulfill that role by acknowledging who he is, which is the essence of the Christian life and the source of all our fulfillment, joy, and comfort. To understand who we are, we need to understand who God is. His very character and nature are reflected through us. Unless we fully grasp who we are, we'll never become all God wants us to be.</t>
+    <t>'Delighting in God' by A.W. Tozer is a profound yet accessible invitation to experience the sheer joy of knowing the Creator. Written as a natural follow-up to his beloved classic, The Knowledge of the Holy, this book shifts the focus from simply understanding God's majestic attributes to actively reveling in His presence.
+Tozer writes with the warmth of a pastor and the urgency of a prophet. He observes that modern life often leaves us restless and spiritually drained because we search for meaning in temporary things. His gentle but firm remedy is to return our gaze to God. Because we are beautifully made in His image, Tozer argues, our souls will only find true peace and purpose when they are deeply connected to Him.
+The book is beautifully lucid, stripping away complex theological jargon to reveal a simple truth: our highest calling is not to perform exhaustingly for God, but to delight in Him. When we begin to see God for who He truly is—infinitely loving, holy, and faithful—our hearts naturally respond with genuine worship rather than hollow religious routine.
+Ultimately, 'Delighting in God' is a heartfelt reminder that the Christian life is meant to be a vibrant, joyful relationship. By cultivating a quiet, steady awareness of God's presence in our everyday lives, Tozer assures us that we can transform our weary faith into a wellspring of profound, enduring delight.</t>
   </si>
   <si>
     <t>Aiden Wilson Tozer (1897–1963) was an influential American Christian pastor, author, and spiritual mentor whose profound theological insights continue to resonate worldwide. Born into poverty in rural western Pennsylvania, Tozer was entirely self-educated, never attending high school or a theological seminary. In 1915, after hearing a street preacher in Akron, Ohio, he committed his life to Christianity, igniting a relentless, lifelong pursuit of God.
 Despite his lack of formal training, Tozer began a 44-year ministry in 1919 as a pastor with the Christian and Missionary Alliance (C&amp;MA). He spent three decades leading the Southside Alliance Church in Chicago, where his uncompromising, prophetic preaching drew thousands. In 1950, he expanded his influence by becoming the editor of The Alliance Weekly.
 Tozer is best remembered for his enduring literary classics, most notably The Pursuit of God and The Knowledge of the Holy. These works emphasize the absolute majesty of God and the necessity of a deeply contemplative spiritual life. Often referred to as a "20th-century prophet," Tozer lived a remarkably simple lifestyle, giving away much of his book royalties and prioritizing prayer over material wealth. His legacy endures through his writings, which continue to challenge readers to seek a genuine, intimate relationship with the Divine.</t>
   </si>
   <si>
     <t>A.W. Tozer’s profound spiritual work, "Delighting in God", serves as a natural and necessary continuation of the themes he established in his earlier masterpiece, 'The Knowledge of the Holy'. While his previous work focused heavily on defining and understanding the majestic attributes of the Almighty, this subsequent volume shifts the focus from intellectual apprehension to spiritual experience. Tozer argues that merely holding correct theological views about God is woefully insufficient; the ultimate goal of human existence is to move beyond head knowledge into a vibrant, experiential, and deeply joyful relationship with the Creator. The book is an impassioned invitation to the modern Christian to discover the profound gladness that comes from truly knowing and adoring God, proposing that He is not merely to be studied, but to be fiercely loved and immensely enjoyed.
 The foundation of Tozer’s premise is that wrong thoughts about God represent the most significant barrier to genuine worship and spiritual joy. He observes that human beings have a persistent, dangerous tendency to project their own fallen, flawed natures onto the Divine, effectively creating a deity in their own image. When believers view God as distant, demanding, irritable, or emotionally detached, they cannot possibly delight in Him. Therefore, Tozer insists that the first step to experiencing true spiritual joy is tearing down these mental idols and seeking to see God exactly as He reveals Himself in Scripture. Only when the mind is captivated by the breathtaking reality of God’s true character can the heart be liberated to rejoice in His presence.
 A central theme throughout the book is the vital distinction between the Creator and the creature. Tozer emphasizes the vast, unbridgeable gulf that exists between the self-sufficient, eternal God and fragile, dependent humanity. However, he is careful to explain that acknowledging our absolute smallness and dependency is not meant to be a degrading or discouraging exercise. Instead, it is profoundly liberating. When humans recognize that they are entirely reliant on God for their every breath, they are freed from the exhausting burden of self-sufficiency. This realization allows the believer to stop striving and start resting in the limitless power, wisdom, and provision of a God who lacks nothing.
 To experience this rest, Tozer highlights the crucial reality of God's immanence and omnipresence. He vehemently rejects the notion of a distant, clockmaker deity who wound up the universe and retreated to the heavens. Instead, God is intimately and actively present in every square inch of His creation. The barrier to encountering God is not His absence, but our spiritual blindness. Tozer urges his readers to awaken their dormant spiritual senses to the constant, surrounding presence of the Almighty. The pursuit of God does not require a long physical pilgrimage or mystical asceticism; it requires only the quiet, intentional opening of the heart to the God who is already nearer to us than our own souls.
 While God's terrifying holiness might seemingly repel sinful humanity, Tozer beautifully illuminates how God's inherent goodness and grace make Him endlessly approachable. God is not a reluctant benefactor who must be coaxed into blessing His children. Rather, He is inherently well-disposed toward His creation, possessing a fatherly affection and a deep desire to be intimately known. Tozer reminds his readers that God takes profound pleasure in His people. Understanding this divine affection is the turning point where fearful, cowering reverence blossoms into confident, joyful delight. We can delight in God primarily because He has first delighted in us, offering His love unconditionally and without reserve.
 This intimate communion, Tozer clarifies, is only made possible through the person and work of Jesus Christ. The incarnation is the ultimate bridge over the infinite divide between God and humanity. Christ is the exact representation of God's invisible nature, translating the incomprehensible majesty of the Divine into terms that human hearts can grasp and love. Furthermore, it is solely through Christ’s redemptive sacrifice that the barrier of human sin is permanently removed. Without the cross, God’s holiness would consume humanity, but through Christ, believers are invited to draw near with boldness, transformed from enemies into beloved children who have full access to the Father's presence.
 The natural, inevitable climax of understanding God's beautiful character is uninhibited worship. Tozer provides a compelling vision of worship, defining it not as a scheduled religious activity or a weekly musical performance, but as a continuous, all-encompassing state of the heart. True worship is the soul's fascinated, adoring contemplation of the Divine. When a person truly catches a glimpse of God as He is—in all His power, beauty, and grace—the only rational response is to fall down in reverent love. This ongoing posture of adoration is where human beings find their deepest fulfillment, aligning themselves with the eternal activity of heaven.
 With characteristic prophetic edge, Tozer offers a sharp critique of the modern church's tendency to substitute genuine worship with superficial entertainment. He warns that when religious institutions prioritize slick programs, emotional manipulation, and busy activism over the deep, quiet contemplation of God's majesty, they severely impoverish their congregations. By focusing on what God can do for the believer rather than who God is in Himself, the church robs believers of the profound, transcendent joy that comes from genuine spiritual communion. Tozer pleads for a return to a faith that centers entirely on the breathtaking beauty of God rather than the fleeting desires of humanity.
 When a believer learns to truly delight in God, it fundamentally alters how they interact with the temporal world. If God becomes the supreme treasure and the ultimate satisfaction of the human heart, the hollow allure of material wealth, worldly status, and temporary pleasures completely loses its grip. The Christian is finally freed to live with a liberated, eternal perspective. They no longer need to endlessly chase fulfillment in a broken world because they draw their deepest, most sustaining joy from an infinite source that can never be depleted, corrupted, or taken away by earthly circumstances.
 Ultimately, "Delighting in God" is a clarion call to embrace the highest and most glorious purpose of human existence: to glorify God and to enjoy Him forever. Tozer leaves his readers with the undeniable conviction that Christianity is not merely a system of ethics or a ticket to avoid eternal punishment; it is an invitation into a divine romance. By challenging believers to move beyond sterile theology into a life characterized by wonder, adoration, and joy, Tozer provides a timeless roadmap for experiencing the abundant life that can only be found in the overwhelming presence of the Almighty.</t>
   </si>
   <si>
     <t>Chapter 1 : The Reality of Our Perception of God
 O God, my heart pants for Thee as David’s of old did. I long to know Thee in all the beauty of Thy self-revelation and in all of Thy perfection. The way into Thy heart may be difficult and treacherous, but I can bear the difficulties as long as I discover in them the fullness of Thy character and nature. Amen. 
 Whenever you find a man of God, you will also find an overwhelming passion for God that is almost beyond control. Not a curiosity about God, but a deep passion to experience God in all of His fullness. To know God is the one passion that drives a man into the very heart of God.
 Our Bible abounds with Scriptures highlighting this very passion. Indulge me two of my favorites.
 David passionately writes:
  As the hart panteth after the water brooks, so panteth my soul after thee, O God. My soul thirsteth for God, for the living God: when shall I come and appear before God?
@@ -255,51 +264,51 @@
 Jesus! The name that charms our fears,
 That bids our sorrows cease;
 ’Tis music in the sinner’s ears,
 ’Tis life, and health, and peace.
 He breaks the power of canceled sin,
 He sets the prisoner free;
 His blood can make the foulest clean,
 His blood availed for me.
 Glory to God, and praise, and love
 Be ever, ever given
 By saints below and saints above,
 The Church in earth and heaven.
 Charles Wesley
 (1707–1788)</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ec88427d-14be-493b-8e0b-d6d1af6543fe.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067551</t>
   </si>
   <si>
-    <t>Discover Delighting in God by A.W. Tozer. This book is published by General Press in Paperback format, ISBN 9788194748632, ASIN 8194748631, under Christian Books and Bibles.</t>
+    <t>Discover Delighting in God by A.W. Tozer. This book is published by General Press in Paperback format, ISBN 9788194748632, ASIN 8194748631, under Christian Books and Bibles, Christian Spiritual Growth, Christian Devotionals.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -817,89 +826,93 @@
       </c>
       <c r="G2" s="2">
         <v>8194748631</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>192</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>295.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>