--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>Demian</t>
   </si>
   <si>
     <t>Hermann Hesse</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>European Literature</t>
-[...5 lines deleted...]
-    <t>LIT004170, FIC004000, FIC031080, JUV007000</t>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
+    <t>Classic Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>FIC004000, FIC019000, FIC025000</t>
   </si>
   <si>
     <t>2018-07-11 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>'Demian' by Hermann Hesse is a deeply philosophical coming-of-age novel that explores the search for identity, self-awareness, and spiritual freedom. First published in 1919, the story follows Emil Sinclair, a sensitive young boy who grows up feeling torn between the safe, orderly world of his family and the mysterious, darker side of human nature that he gradually discovers. His life changes when he meets the enigmatic Max Demian, an older boy whose unconventional ideas challenge everything Sinclair has been taught to believe.
 As Sinclair matures, he embarks on an inward journey marked by doubt, temptation, love, loneliness, and self-discovery. Guided by Demian’s wisdom, he begins to question society’s rigid moral values and learns that true growth comes from embracing every part of oneself, including fears, desires, and imperfections. The novel encourages readers to seek their own truth instead of blindly following accepted beliefs or social expectations.
 Rich with symbolism, psychology, and spiritual themes, Demian draws on mythology, religion, and the emerging ideas of depth psychology to explore the hidden forces that shape human life. Hesse presents personal transformation as a difficult but necessary process, requiring courage, honesty, and a willingness to stand apart from the crowd.
 Beautifully written and emotionally profound, 'Demian' remains one of Hermann Hesse’s most influential works. It speaks to anyone who has struggled with questions of purpose, individuality, and belonging, offering a timeless reminder that the path to wisdom begins with understanding and accepting one's authentic self.</t>
   </si>
   <si>
     <t>Born in Calw, Germany, in 1877, Hermann Hesse grew up in a strict family of Pietist missionaries. Expected to follow in his parents' footsteps and enter the ministry, the young Hesse actively rebelled against his rigid religious schooling. He eventually abandoned his seminary studies, worked as an apprentice in various bookshops, and dedicated himself to poetry and writing, finding his first taste of literary success with the publication of his novel Peter Camenzind in 1904.
 Despite this early achievement, the outbreak of World War I, combined with marital struggles and the death of his father, plunged Hesse into a severe emotional crisis. Seeking relief, he underwent psychoanalysis with a disciple of Carl Jung. This profound encounter with psychoanalytic theory fundamentally shifted his artistic focus inward, transforming his literature into an intense exploration of the subconscious mind, human duality, and the individual's restless search for authentic identity.
 This introspective journey fueled the creation of his most enduring masterpieces. In 1919, he published Demian, a striking exploration of self-realization that deeply resonated with a disillusioned post-war generation. He followed this with Siddhartha in 1922, a novel born from his lifelong fascination with Eastern philosophy and the quest for spiritual enlightenment. A few years later, Steppenwolf (1927) cemented his international reputation by brilliantly capturing the existential angst and fractured psyche of the modern individual.
 Hesse’s literary career culminated with his magnum opus, The Glass Bead Game, published in 1943. In 1946, he was awarded the Nobel Prize in Literature for his deeply inspired writings, which consistently championed classical humanitarian ideals. Hesse spent the latter half of his life as a Swiss citizen in the quiet village of Montagnola, dedicating his time to writing, gardening, and painting watercolors until his death in 1962.</t>
   </si>
   <si>
     <t>"Demian" by Hermann Hesse is a coming-of-age novel that follows the emotional, intellectual, and spiritual development of Emil Sinclair, a sensitive boy struggling to understand himself and the world around him. At the beginning of the story, Sinclair grows up in a loving, respectable middle-class family where life seems safe, moral, and orderly. He believes that the world is divided into two distinct realms: the bright world of goodness, represented by his family and faith, and the dark world of fear, lies, and temptation. His innocent understanding of life is shattered when he tells a false story to impress some older boys and is then blackmailed by Franz Kromer, a cruel local bully. Terrified and ashamed, Sinclair becomes trapped in fear, unable to confess his mistake to his parents. His peaceful childhood quickly gives way to anxiety and loneliness as he realizes that evil is not something distant but something that can invade his own life.
 During this difficult period, Sinclair meets Max Demian, a mysterious and unusually mature boy who attends the same school. Demian possesses remarkable confidence and an independent way of thinking that fascinates Sinclair. Rather than accepting traditional religious teachings without question, Demian offers his own interpretations of biblical stories. He argues that the mark placed on Cain was not a curse but a symbol of strength and individuality that frightened ordinary people. His ideas challenge Sinclair's simple beliefs and encourage him to think beyond conventional ideas of morality. Demian also somehow frees Sinclair from Kromer's control, though he never fully explains how he accomplishes it. From that moment onward, Demian becomes a powerful influence in Sinclair's life, not by giving direct instructions but by awakening thoughts that Sinclair had never dared to explore.
 As Sinclair grows older, he is separated from Demian and sent to a boarding school. Without his mentor nearby, he experiences another period of confusion. He becomes lonely and gradually falls into reckless habits, spending his time drinking with older students and neglecting his studies. The emptiness he feels reflects his deeper struggle to discover his true identity. During this stage of his life, Sinclair senses that he is drifting away from his authentic self and living according to the expectations and distractions of others. Although he briefly enjoys the excitement of rebellion, it leaves him spiritually exhausted. His inner conflict becomes even stronger as he realizes that neither complete obedience nor careless indulgence offers lasting peace.
 A turning point arrives when Sinclair catches sight of a young woman whom he silently names Beatrice. Although they never truly meet, she becomes an ideal figure who inspires him to pursue beauty, discipline, and artistic expression rather than self-destructive pleasures. Motivated by this silent admiration, Sinclair begins painting, reflecting, and searching once again for deeper meaning. One of his paintings eventually resembles Demian without Sinclair consciously intending it. Through this creative process, he also becomes fascinated by the image of a bird breaking out of an egg, a symbol that represents birth, transformation, and the painful journey toward self-discovery. This image becomes central to the novel's philosophy, suggesting that genuine growth requires breaking away from familiar comforts and inherited beliefs.
 Sinclair's search leads him to the organist Pistorius, an intellectual who recognizes the young man's spiritual curiosity. Pistorius introduces Sinclair to philosophy, mythology, psychology, and the ancient symbol of Abraxas, a deity representing both good and evil united within a single divine force. These conversations profoundly influence Sinclair's understanding of life. Instead of viewing good and evil as completely separate, he begins to see them as interconnected parts of human existence. Pistorius encourages Sinclair to trust his own inner voice rather than blindly following society's rules or religious traditions. Yet Sinclair eventually realizes that even Pistorius, despite his wisdom, remains trapped by certain limitations and cannot guide him forever. He understands that every teacher can only lead a student to a certain point before the student must continue the journey alone.
@@ -231,94 +231,63 @@
 “Not tell him anything?” Kromer laughed. “My dear friend, do you think I’m a counterfeiter and can make my own two-mark pieces? I’m a poor guy, I don’t have a rich father like you, and whenever I can earn two marks, I’ve got to earn them. Maybe he’ll even give more.”
 He suddenly let go of me again. Our vestibule no longer smelt of peace and security, the world was tumbling down around me. He was going to turn me in, I was a criminal, my father would be informed, maybe the police would actually come. All the terrors of chaos threatened me, everything ugly and dangerous was mustered up against me. That I hadn’t really stolen anything was completely beside the point. On top of that, I had sworn an oath. My God, my God!
 Tears welled up in my eyes. I felt that I had to buy myself off, and I rummaged desperately through all my pockets. There was nothing in them, not an apple, not a pocket knife. Then I remembered my watch. It was an old silver watch, and it didn’t go; I wore it “just for the sake of it.” It came from our grandmother. I quickly pulled it out.
 “Kromer,” I said, “listen, you mustn’t turn me in, that wouldn’t be nice of you. I’ll give you my watch, look; unfortunately, I have nothing else. You can have it, its silver, and the works are good; it just has a minor defect, it has to be repaired.”
 He smiled and took the watch into his large hand. I looked at that hand and felt how rough and deeply hostile it was to me, how it was reaching out for my life and my peace of mind.
 “It’s silver—” I said timidly.
 “I don’t give a hoot for your silver or that old watch of yours!” he said with profound contempt. “Get it repaired yourself!”
 “But, Franz,” I exclaimed, trembling with the fear that he might run away. “Please wait a minute! Do take the watch! It’s real silver, really and truly. And I just don’t have anything else.”
 He looked at me with cool contempt.
 “In that case, you know who I’m going to see. Or I can also tell the police about it; I’m well acquainted with the sergeant.”
 He turned around to leave. I held him back by the sleeve. It mustn’t be! I would much rather have died than bear all that would ensue if he left like that.
 “Franz,” I pleaded, hoarse with agitation, “don’t do anything silly! It’s just a joke, right?”
 “Yes, a joke, but one that can cost you dear.”
 “Then, Franz, tell me what I should do! You know I’ll do anything!”
 He surveyed me with his half-shut eyes and laughed again.
 “Don’t be stupid!” he said with false bonhomie. “You know what’s what just the same as I do. I can earn two marks, and I’m not so rich that I can throw them away, you know it. But you’re rich, you even have a watch. All you need to do is give me the two marks, and that will be that.”
 I understood his logic. But two marks! For me it was as much, and just as impossible to get, as ten, a hundred, a thousand marks. I had no money. There was a little money-savings box in my mother’s room that contained a few ten-pfennig and five-pfennig coins from uncles’ visits and similar occasions. Otherwise I had nothing. At that age I wasn’t yet receiving any allowance.
 “I have nothing,” I said sadly. “I have no money at all. But, aside from that, I’ll give you anything. I have a book about Indians, and soldiers, and a compass. I’ll get it for you.”
 Kromer merely twitched his brazen, malicious lips and spat on the floor.
 “Don’t babble!” he said imperiously. “You can keep your junk. A compass! Don’t make me angry now, too, all right? And hand over the money!”
 “But I don’t have any, I never get money. I just can’t help it!”
 “Well, then, you’ll bring me the two marks tomorrow. After school I’ll be waiting down in the Market. And that’s that. If you don’t bring money, you’ll see!”
 “Yes, but where am I to get it? My God, if I don’t have any—”
 “You’ve got money enough in the house. That’s your affair. So then, tomorrow after school. And I’m telling you: if you don’t bring it—” He darted a frightening look into my eyes, spat again, and disappeared like a ghost.
 * * *
-I was unable to go upstairs. My life was wrecked. I thought about running away and never coming back, or drowning myself. But I had no clear images of that. In the darkness I sat down on the lowest step of the staircase, withdrew deeply into myself, and surrendered myself to my misfortune. Lina found me crying there when she came downstairs with a basket to fetch wood.
-[...30 lines deleted...]
-Even today, I think, Kromer’s whistle would give me a start if I heard it again suddenly. From that time on I heard it frequently; I seemed to be hearing it constantly. There was no place, no game, no task, no thought that that whistle didn’t pierce through; it robbed me of my independence, it was now my fate. I spent a lot of time in our little flower garden, which I loved, during the gentle, colorful autumn afternoons; and a peculiar urge led me to play childish games of earlier years once more; to some extent I was playing the role of a boy younger than I actually was, a boy still good and free, innocent and secure. But in the midst of it, always unexpected and yet always frightfully disruptive and surprising, Kromer’s whistle came from somewhere or other, cutting the thread, destroying the illusions. Then I had to go, had to follow my tormentor to bad, ugly places, had to make an accounting to him and be dunned for money. The whole thing lasted a few weeks, perhaps, but it felt to me like years or an eternity. I seldom had money, a five—or ten-pfennig coin stolen from the kitchen table when Lina left her shopping basket lying there. Each time, Kromer bawled me out and heaped scorn on me; I was the one who wanted to fool him and cheat him out of what was duly his; I was the one who was stealing from him; I was the one who was making him miserable! Not often in my life have I taken my distress so much to heart, never ha</t>
+I was unable to go upstairs. My life was wrecked. I thought about running away and never coming back, or drowning myself. But I had no clear images of that. In the darkness I sat down on the lowest step of the staircase, withdrew deeply into myself, and surrendered myself to my misfortune. Lina found me crying there when she came downstairs with a basket to fetch wood.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1373b5be-a084-46a7-a7a4-52e031bfb077.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067901</t>
   </si>
   <si>
-    <t>Discover Demian by Hermann Hesse. This book is published by General Press in Paperback format, ISBN 9789387669567, ASIN 9387669564, under Literature and Fiction, European Literature, Classics.</t>
+    <t>Discover Demian by Hermann Hesse. This book is published by General Press in Paperback format, ISBN 9789387669567, ASIN 9387669564, under Literature and Fiction, Literary Fiction, Classic Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>