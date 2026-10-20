--- v0 (2026-07-29)
+++ v1 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -113,97 +113,107 @@
   <si>
     <t>Editorial Reviews</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Democracy and Education: An Introduction to the Philosophy of Education</t>
   </si>
   <si>
-    <t>Dewey</t>
+    <t>John Dewey</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B9RG3JRR</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>Philosophy</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
   </si>
   <si>
     <t>PHI035000, EDU003000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1916, ‘Democracy and Education: An Introduction to the Philosophy of Education’ by Dewey, an American philosopher, psychologist, and academic reformer whose ideas have been compelling in education and social reform. He was one of the most distinguished American scholars in the first half of the twentieth century.
 In this, Dewey examines the role of general education in a democracy and the diverse strategies for gaining a quality education. After its initial publication, this book initiated a revolution in educational thought; one that highlighted development, understanding, and action as pivotal factors in facilitating democratic qualities in students and educators alike.</t>
   </si>
   <si>
+    <t>John Dewey (1859–1952) was an American philosopher, psychologist, educator, and social reformer whose ideas transformed modern education and profoundly influenced philosophy, democracy, and public life. As one of the leading figures of the Pragmatist movement, Dewey believed that learning should be rooted in experience, critical thinking, and active participation rather than memorization. His innovative educational philosophy has shaped classrooms and teaching practices around the world, making him one of the most influential thinkers of the twentieth century.
+Dewey was born on October 20, 1859, in Burlington, Vermont, into a modest family. He attended the University of Vermont, where he developed a strong interest in philosophy and the natural sciences. After working briefly as a schoolteacher, he pursued graduate studies at Johns Hopkins University, earning his doctorate in philosophy in 1884. He went on to teach at several prestigious institutions, including the University of Michigan, the University of Chicago, and Columbia University, where his ideas reached a wide audience of students, scholars, and educators.
+Throughout his career, Dewey argued that education should prepare individuals not only for employment but also for thoughtful participation in a democratic society. He believed that students learn best by engaging with real-world problems, asking questions, conducting experiments, and reflecting on their experiences. His educational principles emphasized curiosity, cooperation, creativity, and lifelong learning. These ideas were presented in influential books such as Democracy and Education, Experience and Education, The School and Society, and How We Think, all of which continue to be widely read and studied.
+Beyond education, Dewey made lasting contributions to philosophy, psychology, ethics, and political theory. He viewed democracy not merely as a system of government but as a way of living that encouraged open dialogue, shared responsibility, and respect for diverse perspectives. His writings promoted scientific inquiry, social progress, and the importance of adapting institutions to meet the changing needs of society.
+John Dewey remained intellectually active well into his later years, writing extensively and participating in public debates until his death in 1952. His enduring legacy lies in his belief that education is the foundation of a free and just society. Today, he is remembered as one of history's greatest educational philosophers, whose vision of experiential learning, democratic values, and critical inquiry continues to inspire teachers, students, and policymakers across the globe.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2c7f9e2c-3fc4-4d07-90cc-3a7408384b31.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068915</t>
   </si>
   <si>
-    <t>Discover Democracy and Education: An Introduction to the Philosophy of Education by Dewey. This book is published by General Press in eBook format, ISBN 9789354993299, ASIN B0B9RG3JRR, under Non Fiction, Philosophy.</t>
+    <t>Discover Democracy and Education: An Introduction to the Philosophy of Education by John Dewey. This book is published by General Press in eBook format, ISBN 9789354993299, ASIN B0B9RG3JRR, under Non Fiction, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,80 +732,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>