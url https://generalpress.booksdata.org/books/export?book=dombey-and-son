--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -155,53 +155,74 @@
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000</t>
   </si>
   <si>
     <t>Dombey and Son is a celebrated novel by Charles Dickens, first published in 1848. Dickens, one of the greatest writers of the Victorian era, was known for his vivid characters, social criticism, and exploration of moral themes. Written at the height of his literary powers, Dombey and Son reflects his keen insight into human nature and the impact of pride, family, and commerce on individual lives.
 The story centers on Paul Dombey, a wealthy and proud London businessman who dreams of passing his shipping firm, “Dombey and Son,” to his only son, little Paul. Obsessed with status and legacy, Mr. Dombey neglects his gentle daughter Florence, seeing her as insignificant in his ambitions. However, tragedy strikes when young Paul dies at a tender age, leaving Dombey’s dreams shattered. Florence, though unloved, remains steadfastly devoted to her father, enduring neglect, betrayal, and sorrow as Dombey’s rigid pride leads to the downfall of both his business and his personal happiness.
 Through a wide cast of memorable characters — from the loyal Walter Gay and the treacherous Mr. Carker to the comic yet touching Captain Cuttle — Dickens paints a rich portrait of Victorian society. The novel delves into themes of parental love, pride, loss, and redemption, exposing the coldness of material ambition and the warmth of genuine affection.
 Ultimately, Dombey and Son is a tale of moral awakening. Dombey’s eventual recognition of Florence’s unconditional love brings emotional closure and redemption. Blending tragedy, satire, and sentiment, Dickens creates a powerful narrative that critiques the dehumanizing effects of industrial and commercial greed.
 Rich in emotion and social commentary, Dombey and Son remains one of Dickens’s most profound and moving works, marking a significant step toward the mature style that would define his later masterpieces.</t>
   </si>
   <si>
     <t>Charles Dickens (7 February 1812 – 9 June 1870) was an English writer and social critic. He created some of the world's best-known fictional characters and is regarded as the greatest novelist of the Victorian era. His works enjoyed unprecedented popularity during his lifetime, and by the twentieth century critics and scholars had recognised him as a literary genius. His novels and short stories enjoy lasting popularity.
 The second of eight children, he grew up in a family frequently beset by financial insecurity. At age eleven, Dickens was taken out of school and sent to work in London backing warehouse, where his job was to paste labels on bottles for six shillings a week. His father John Dickens, was a warmhearted but improvident man. When he was condemned the Marshela Prison for unpaid debts, he unwisely agreed that Charles should stay in lodgings and continue working while the rest of the family joined him in jail. This three-month separation caused Charles much pain; his experiences as a child alone in a huge city—cold, isolated with barely enough to eat—haunted him for the rest of his life.
-When the family fortunes improved, Charles went back to school, after which he became an office boy, a freelance reporter and finally an author. With Pickwick Papers (1836-7) he achieved immediate fame; in a few years he was easily the most popular and respected writer of his time. It has been estimated that one out of every ten persons in Victorian England was a Dickens reader. Oliver Twist (1837), Nicholas Nickleby (1838-9) and The Old Curiosity Shop (1840-41) were huge successes. Martin Chuzzlewit (1843-4) was less so, but Dickens followed it with his unforgettable, A Christmas Carol (1843), Bleak House (1852-3), Hard Times (1854) and Little Dorrit (1855-7) reveal his deepening concern for the injustices of British Society. A Tale of Two Cities (1859), Great Expectations (1860-1) and Our Mutual Friend (1864-5) complete his major works.
+When the family fortunes improved, Charles went back to school, after which he became an office boy, a freelance reporter and finally an author. With Pickwick Papers (1836-7) he achieved immediate fame; in a few years he was easily the most popular and respected writer of his time. It has been estimated that one out of every ten persons in Victorian England was a Dickens reader.
+Oliver Twist (1837), Nicholas Nickleby (1838-9) and The Old Curiosity Shop (1840-41) were huge successes. Martin Chuzzlewit (1843-4) was less so, but Dickens followed it with his unforgettable, A Christmas Carol (1843), Bleak House (1852-3), Hard Times (1854) and Little Dorrit (1855-7) reveal his deepening concern for the injustices of British Society. A Tale of Two Cities (1859), Great Expectations (1860-1) and Our Mutual Friend (1864-5) complete his major works.
 Dickens's marriage to Catherine Hoggarth produced ten children but ended in separation in 1858. In that year he began a series of exhausting public readings; his health gradually declined. After putting in a full day's work at his home at Gads Hill, Kent on June 8, 1870, Dickens suffered a stroke, and he died the following day.
 He was a sympathiser with the poor, the suffering, and the oppressed; and by his death, one of England's greatest writers is lost to the world.</t>
+  </si>
+  <si>
+    <t>Dombey and Son, first published in 1848, is one of Charles Dickens’ most emotionally rich and socially insightful novels. At its heart, it is a story about pride, family, love, loss, and redemption. While the title suggests that the novel is about a successful business, its true focus is on the relationships within the Dombey family and the tragic consequences of valuing wealth and status above human affection. Through memorable characters and deeply moving events, Dickens explores how ambition without compassion can destroy lives, while love and forgiveness possess the power to heal even the deepest wounds.
+The story begins with the birth of Paul Dombey’s long-awaited son. Mr. Dombey is a wealthy London merchant who owns the prosperous shipping firm "Dombey and Son." For years, he has dreamed of having a male heir who will inherit both his business and his family name. His joy at the birth of his son, little Paul, is overshadowed by the death of his wife during childbirth. Rather than mourning her deeply, Mr. Dombey remains focused on his belief that his newborn son will secure the future of his business.
+In contrast, Mr. Dombey shows little affection for his six-year-old daughter, Florence. Because she is a girl, he sees her as having little value in carrying on the family legacy. Florence, however, dearly loves her father and longs for his approval. She repeatedly tries to earn his affection, but he remains cold, distant, and emotionally unavailable. This painful imbalance between father and daughter becomes one of the novel's central emotional threads.
+Little Paul is unlike the strong, ambitious heir his father imagined. Frail, gentle, and unusually thoughtful for his age, Paul seems more interested in questions about life, love, and death than in business or success. Dickens portrays him as an innocent child with remarkable wisdom and sensitivity. Florence becomes Paul's closest companion, showering him with the affection that both children desperately need.
+Paul is sent to Dr. Blimber's strict boarding school, where children are expected to absorb vast amounts of knowledge through relentless study. Dickens criticizes this harsh educational system, suggesting that childhood should be a time for curiosity, imagination, and emotional growth rather than relentless academic pressure. The fragile Paul's health continues to decline under this demanding environment.
+Eventually, Paul's condition worsens beyond recovery. In one of Dickens' most touching scenes, the young boy peacefully dies after speaking about the sea and the mysterious world beyond life. His death devastates Florence, who loses the person she loved most. Mr. Dombey is also shaken, though his grief is mixed with the collapse of his lifelong dream. The heir upon whom he had placed all his hopes is gone, leaving him emotionally empty and spiritually lost.
+After Paul's death, Florence tries even harder to comfort her father. She offers him unconditional love and companionship, but he rejects her kindness. Unable to recognize the treasure he already possesses, Mr. Dombey continues to push his daughter away. Dickens uses this relationship to show how pride and emotional blindness can prevent people from appreciating genuine love until it is almost too late.
+Meanwhile, the novel introduces a wide range of colorful supporting characters. Among the most memorable is Captain Edward Cuttle, a kind-hearted retired sailor whose generosity and simple goodness provide warmth throughout the story. Walter Gay, a young employee with honest ambitions, also becomes important. Walter and Florence develop a deep affection for one another, though circumstances repeatedly separate them.
+Walter is sent abroad on business, and for a time he is believed to have died at sea. Florence is heartbroken, believing she has lost another person she loves. Yet Walter survives, and his eventual return becomes one of the novel's hopeful turning points.
+Another major storyline concerns Mr. Dombey's second marriage to the beautiful but proud Edith Granger. Mr. Dombey views marriage largely as a business arrangement that will enhance his social standing. Edith, pressured by her ambitious mother, enters the marriage without love. She soon realizes that her husband values possession and control more than mutual respect. Their relationship becomes increasingly bitter, revealing the emptiness of marriages based on wealth, status, and appearances rather than genuine affection.
+Edith refuses to submit completely to Mr. Dombey's domineering nature. Eventually, she leaves him, not because she has become immoral, but because she refuses to remain trapped in a loveless and humiliating marriage. Her departure creates a public scandal that severely damages Mr. Dombey's reputation. Dickens portrays Edith as a complex woman whose dignity survives despite difficult circumstances.
+At the same time, James Carker, Mr. Dombey's trusted manager, emerges as one of Dickens' most dangerous villains. Intelligent, manipulative, and outwardly polite, Carker secretly undermines his employer while pursuing his own ambitions. He deceives Mr. Dombey in business matters and helps deepen the conflict within the family. Eventually, Carker's schemes are exposed, and while fleeing from his mistakes, he is struck and killed by a railway train. His dramatic death symbolizes the destructive consequences of greed, betrayal, and unchecked ambition.
+The collapse of Mr. Dombey's business follows soon afterward. Financial ruin strips away the wealth and prestige that had defined his identity for decades. The once-powerful businessman finds himself isolated, disgraced, and forced to confront the emotional emptiness of his life. Dickens suggests that success built solely on money and status cannot provide lasting security or happiness.
+During this period of hardship, Florence suffers one final rejection from her father after he wrongly blames her for the family's troubles. Deeply hurt, she leaves his house and eventually reunites with Walter Gay, who has safely returned from overseas. The two marry and build a home founded on mutual love, kindness, and equality—everything that had been missing from Mr. Dombey's own household.
+As time passes, Mr. Dombey gradually undergoes a profound transformation. Alone and humbled by loss, he begins to recognize the mistakes that have shaped his life. He realizes that he spent years chasing wealth and social prestige while ignoring the unconditional love freely offered by his daughter. Overwhelmed with remorse, he longs for reconciliation.
+In one of the novel's most moving conclusions, Florence forgives her father without hesitation. She returns with Walter and their children, bringing warmth and happiness back into Mr. Dombey's life. The proud businessman, once incapable of showing affection, finally becomes a loving father and grandfather. His redemption is not achieved through restoring his fortune but through rediscovering the value of human relationships.
+Throughout Dombey and Son, Dickens weaves together themes of family, pride, social class, childhood, education, marriage, and moral responsibility. He criticizes a society that measures success by wealth while neglecting compassion and emotional connection. At the same time, he celebrates loyalty, forgiveness, and the quiet heroism of ordinary people whose kindness transforms the lives of others.
+Ultimately, Dombey and Son is far more than the story of a merchant and his business. It is a deeply human novel about a father who mistakes ambition for purpose, a daughter whose love never fades despite repeated rejection, and the possibility of redemption even after years of painful mistakes. Dickens reminds readers that wealth may build empires, but only love can build families. Through Florence's unwavering compassion and Mr. Dombey's hard-earned humility, the novel leaves readers with a timeless message: true success is measured not by the fortune one accumulates, but by the love one gives and receives.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3bd28ae9-7e79-45ef-8bc7-e5916c0c48cb.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069240</t>
   </si>
   <si>
     <t>Discover Dombey and Son by Charles Dickens. This book is published by General Press in eBook format, ISBN 9788199258112, ASIN B0G19J4XGX, under Literature and Fiction, Historical Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,66 +769,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>