--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,78 +137,129 @@
   <si>
     <t>Bram Stoker</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>935499122X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
+    <t>Horror</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
     <t>FIC027040, FIC019000, FIC027040, FIC015000</t>
   </si>
   <si>
     <t>2022-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>First published in 1897, ‘Dracula’ is a gothic horror novel by Bram Stoker, an Irish author. During his lifetime, he was better known as the personal assistant of actor Sir Henry Irving and business manager of the Lyceum Theatre, which Irving owned. Bram Stoker presented the character of Count Dracula and provided the basis of modern vampire fiction in this novel. 
-[...5 lines deleted...]
-After suffering a number of strokes, Stoker died on 20 April 1912."</t>
+    <t>Bram Stoker’s "Dracula" is a masterful, deeply unsettling exploration of ancient evil invading the modern world. The novel begins with a young solicitor, Jonathan Harker, who journeys to the desolate Carpathian Mountains to assist a mysterious nobleman, Count Dracula. Harker soon discovers he is not a guest, but a prisoner to a terrifying, immortal predator.
+As Dracula relocates to England, he brings a creeping, invisible dread to the bustling streets of London. He first claims the vivacious Lucy Westenra, slowly draining her life force despite the desperate interventions of her friends and the brilliant, empathetic Dr. Abraham Van Helsing. Stoker crafts the narrative through a tapestry of intimate diary entries and letters, making the terror feel painfully real and immediate.
+When the vampire's shadow falls upon Jonathan’s exceptionally brave wife, Mina, the story shifts from a chronicle of victimhood to one of extraordinary human resilience. Bound by profound friendship and a fierce determination to save Mina’s soul, Van Helsing’s small band of ordinary men and women unite. They blend ancient folklore with modern science to hunt the monster back to his icy sanctuary in Transylvania.
+Ultimately, 'Dracula' is much more than a gothic horror story about a bloodthirsty fiend. It is a deeply humane testament to courage, the strength of unwavering loyalty, and the enduring power of light and love to drive back even the most suffocating, ancient darkness.</t>
+  </si>
+  <si>
+    <t>Behind one of literature’s most enduring monsters stood a thoughtful Irish writer whose imagination helped shape modern horror. Bram Stoker, whose full name was Abraham Stoker, was an Irish novelist, short-story writer, and theatre manager best known for 'Dracula', the Gothic horror novel that introduced Count Dracula to the world.
+Born on November 8, 1847, in Clontarf, Dublin, Stoker spent much of his childhood in poor health, an experience that gave him plenty of time for reading and reflection. He later studied mathematics at Trinity College Dublin, where he developed a strong interest in literature, theatre, and public life. After working as a civil servant, he became a theatre critic and eventually formed a close professional relationship with the celebrated actor Henry Irving. Stoker moved to London and became Irving’s business manager at the Lyceum Theatre, a position he held for many years while continuing to write.
+Stoker published several novels and collections, but 'Dracula', released in 1897, became his defining work. Written through diaries, letters, newspaper reports, and other documents, the novel created an atmosphere of suspense and psychological unease while drawing on folklore, Victorian anxieties, and ideas about sexuality, science, religion, and the unknown. Although it was not an immediate commercial sensation, its reputation grew steadily after his death.
+Stoker died in London on April 20, 1912, leaving behind a body of work that extended beyond 'Dracula'. His most famous creation has since inspired countless books, films, television shows, and adaptations, making Bram Stoker one of the central figures in Gothic literature. More than a century later, his vision of Dracula remains a powerful symbol of fear, fascination, and the enduring mystery of the dark.</t>
+  </si>
+  <si>
+    <t>Bram Stoker's "Dracula" is one of the most influential Gothic novels ever written, blending horror, suspense, romance, and adventure into a timeless tale of good versus evil. Told through diary entries, letters, newspaper reports, and personal accounts, the novel follows a group of determined individuals who unite to stop the terrifying Count Dracula from spreading darkness across England. While the story is famous for its vampire mythology, it is also a powerful exploration of fear, courage, friendship, faith, and the struggle to preserve humanity against an ancient and relentless evil.
+The story begins with Jonathan Harker, a young English solicitor, who travels to the remote mountains of Transylvania to assist Count Dracula with the purchase of an estate in England. At first, the Count appears to be a courteous nobleman, but Jonathan soon realizes that his host is far from ordinary. Strange events unfold inside the isolated castle. Jonathan notices that Dracula has no reflection in mirrors, possesses incredible strength, and seems able to climb walls like a lizard. He eventually discovers that he is not a guest but a prisoner. As he searches for a way to escape, Jonathan uncovers horrifying evidence that Dracula sleeps inside coffins filled with his native soil and survives by feeding on human blood. Barely escaping with his life, Jonathan leaves behind the sinister castle while Dracula begins his journey to England.
+Meanwhile, in the peaceful seaside town of Whitby, Jonathan's fiancée, Mina Murray, is staying with her close friend Lucy Westenra. Lucy is admired by many and has recently accepted a marriage proposal from Arthur Holmwood after receiving offers from two other worthy suitors. Soon after Dracula arrives in England aboard a mysterious ship whose crew has vanished, Lucy begins sleepwalking and grows increasingly pale and weak. Unknown to her family and friends, Dracula visits her at night, slowly draining her life. Her condition confuses the doctors, who cannot explain her illness despite repeated blood transfusions from the men who love and care for her. Professor Abraham Van Helsing, a Dutch physician with deep knowledge of ancient folklore and supernatural evil, suspects that something far more terrifying is responsible.
+Despite every effort to save her, Lucy dies and is buried. However, Van Helsing soon discovers that death has not freed her. Children in the area begin disappearing after encounters with a mysterious "beautiful lady," leading Van Helsing to believe that Lucy has become one of the undead. Accompanied by Arthur, Dr. John Seward, Quincey Morris, and Jonathan, Van Helsing confronts the transformed Lucy in her tomb. Although the task is heartbreaking, they perform the grim ritual necessary to release her soul by driving a stake through her heart and ensuring she can never rise again. This painful moment convinces the group that Dracula is real and that they must destroy him before he creates more victims.
+Jonathan eventually returns to England, physically weakened but alive, and reunites with Mina. Reading Jonathan's terrifying journal confirms Van Helsing's fears, and everyone shares their experiences to understand the full extent of Dracula's plans. Mina proves herself to be intelligent, organized, and courageous by gathering diaries, letters, and newspaper articles into a complete record of events. Together, the group traces Dracula's movements across England and discovers the various locations where he has hidden boxes of Transylvanian soil, which he needs for rest and protection. One by one, they locate these boxes and purify them, steadily reducing the Count's safe hiding places and forcing him into an increasingly desperate situation.
+As Dracula realizes that his enemies are closing in, he turns his attention toward Mina. One night, he forces her to drink his blood after feeding upon her, creating a terrifying bond between them. This act threatens to transform Mina into a vampire if Dracula remains alive. Although deeply shaken, Mina refuses to surrender to despair. Instead, she uses the mysterious psychic connection created by Dracula's attack to help Van Helsing track the Count's movements. Through hypnosis, Mina is sometimes able to sense Dracula's surroundings, providing valuable clues about his journey. Even while facing the possibility of losing her own humanity, she remains calm, determined, and committed to helping her companions end the nightmare.
+The hunters relentlessly pursue Dracula across Europe as he flees back toward Transylvania. Their chase becomes a race against time because they know that once Dracula reaches the safety of his castle, defeating him will become far more difficult. The group divides into smaller teams, following different routes by land and river while Mina's psychic link offers occasional guidance. Van Helsing and Mina eventually reach the castle first, where the professor destroys the vampire women who once threatened Jonathan Harker. Meanwhile, Jonathan, Quincey Morris, Arthur, and Dr. Seward intercept Dracula's transport just before sunset. In a fierce final confrontation, Jonathan slashes Dracula's throat while Quincey fatally wounds him with a knife. As the Count's body crumbles into dust, Mina is freed from the curse before it can fully consume her. Although victory is achieved, Quincey dies from the injuries he receives during the battle, becoming the group's tragic hero.
+Years later, the surviving friends gather once more, reflecting on everything they endured together. Jonathan and Mina have a young son, whom they name Quincey in honor of the brave friend who sacrificed his life to defeat Dracula. Their reunion is filled with gratitude, remembrance, and quiet happiness. The horrors they experienced have become part of the past, but the bonds formed through courage and shared suffering remain unbreakable. The ending offers hope by showing that love, loyalty, and faith have triumphed over darkness, even though the memory of evil can never be completely forgotten.
+Beyond its thrilling plot, Dracula explores enduring themes that continue to captivate readers. The novel examines the conflict between modern science and ancient superstition, showing that reason alone cannot explain every mystery. It celebrates friendship, sacrifice, and collective courage, emphasizing that evil is defeated not by one hero but through unity and trust. Bram Stoker also reflects on fears surrounding the unknown, foreign influences, mortality, temptation, and the fragile boundary between civilization and savagery. Rich in suspense, unforgettable characters, eerie settings, and psychological depth, Dracula remains a masterpiece of Gothic fiction whose influence can still be seen in countless books, films, and stories about vampires more than a century after its first publication.</t>
+  </si>
+  <si>
+    <t>Chapter 1 : Jonathan Harker’s Journal
+(Kept in shorthand.)
+3 May. Bistritz
+Left Munich at 8:35 P.M., on 1st May, arriving at Vienna early next morning; should have arrived at 6:46, but train was an hour late. Buda-Pesth seems a wonderful place, from the glimpse which I got of it from the train and the little I could walk through the streets. I feared to go very far from the station, as we had arrived late and would start as near the correct time as possible. The impression I had was that we were leaving the West and entering the East; the most western of splendid bridges over the Danube, which is here of noble width and depth, took us among the traditions of Turkish rule.
+We left in pretty good time, and came after nightfall to Klausenburgh. Here I stopped for the night at the Hotel Royale. I had for dinner, or rather supper, a chicken done up some way with red pepper, which was very good but thirsty. (Mem., get recipe for Mina.) I asked the waiter, and he said it was called “paprika hendl,” and that, as it was a national dish, I should be able to get it anywhere along the Carpathians. I found my smattering of German very useful here; indeed, I don’t know how I should be able to get on without it.
+Having had some time at my disposal when in London, I had visited the British Museum, and made search among the books and maps in the library regarding Transylvania; it had struck me that some foreknowledge of the country could hardly fail to have some importance in dealing with a nobleman of that country. I find that the district he named is in the extreme east of the country, just on the borders of three states, Transylvania, Moldavia and Bukovina, in the midst of the Carpathian mountains; one of the wildest and least known portions of Europe. I was not able to light on any map or work giving the exact locality of the Castle Dracula, as there are no maps of this country as yet to compare with our own Ordnance Survey maps; but I found that Bistritz, the post town named by Count Dracula, is a fairly well-known place. I shall enter here some of my notes, as they may refresh my memory when I talk over my travels with Mina.
+In the population of Transylvania there are four distinct nationalities: Saxons in the South, and mixed with them the Wallachs, who are the descendants of the Dacians; Magyars in the West, and Szekelys in the East and North. I am going among the latter, who claim to be descended from Attila and the Huns. This may be so, for when the Magyars conquered the country in the eleventh century they found the Huns settled in it. I read that every known superstition in the world is gathered into the horseshoe of the Carpathians, as if it were the centre of some sort of imaginative whirlpool; if so my stay may be very interesting. (Mem., I must ask the Count all about them.)
+I did not sleep well, though my bed was comfortable enough, for I had all sorts of queer dreams. There was a dog howling all night under my window, which may have had something to do with it; or it may have been the paprika, for I had to drink up all the water in my carafe, and was still thirsty. Towards morning I slept and was wakened by the continuous knocking at my door, so I guess I must have been sleeping soundly then. I had for breakfast more paprika, and a sort of porridge of maize flour which they said was “mamaliga,” and egg-plant stuffed with forcemeat, a very excellent dish, which they call “impletata.” (Mem., get recipe for this also.) I had to hurry breakfast, for the train started a little before eight, or rather it ought to have done so, for after rushing to the station at 7:30 I had to sit in the carriage for more than an hour before we began to move. It seems to me that the further east you go the more unpunctual are the trains. What ought they to be in China?
+All day long we seemed to dawdle through a country which was full of beauty of every kind. Sometimes we saw little towns or castles on the top of steep hills such as we see in old missals; sometimes we ran by rivers and streams which seemed from the wide stony margin on each side of them to be subject to great floods. It takes a lot of water, and running strong, to sweep the outside edge of a river clear. At every station there were groups of people, sometimes crowds, and in all sorts of attire. Some of them were just like the peasants at home or those I saw coming through France and Germany, with short jackets and round hats and home-made trousers; but others were very picturesque. The women looked pretty, except when you got near them, but they were very clumsy about the waist. They had all full white sleeves of some kind or other, and most of them had big belts with a lot of strips of something fluttering from them like the dresses in a ballet, but of course there were petticoats under them. The strangest figures we saw were the Slovaks, who were more barbarian than the rest, with their big cow-boy hats, great baggy dirty-white trousers, white linen shirts, and enormous heavy leather belts, nearly a foot wide, all studded over with brass nails. They wore high boots, with their trousers tucked into them, and had long black hair and heavy black moustaches. They are very picturesque, but do not look prepossessing. On the stage they would be set down at once as some old Oriental band of brigands. They are, however, I am told, very harmless and rather wanting in natural self-assertion.
+It was on the dark side of twilight when we got to Bistritz, which is a very interesting old place. Being practically on the frontier—for the Borgo Pass leads from it into Bukovina—it has had a very stormy existence, and it certainly shows marks of it. Fifty years ago a series of great fires took place, which made terrible havoc on five separate occasions. At the very beginning of the seventeenth century it underwent a siege of three weeks and lost 13,000 people, the casualties of war proper being assisted by famine and disease.
+Count Dracula had directed me to go to the Golden Krone Hotel, which I found, to my great delight, to be thoroughly old-fashioned, for of course I wanted to see all I could of the ways of the country. I was evidently expected, for when I got near the door I faced a cheery-looking elderly woman in the usual peasant dress—white undergarment with long double apron, front, and back, of coloured stuff fitting almost too tight for modesty. When I came close she bowed and said, “The Herr Englishman?” “Yes,” I said, “Jonathan Harker.” She smiled, and gave some message to an elderly man in white shirt-sleeves, who had followed her to the door. He went, but immediately returned with a letter:—
+“My Friend.—Welcome to the Carpathians. I am anxiously expecting you. Sleep well to-night. At three tomorrow the diligence will start for Bukovina; a place on it is kept for you. At the Borgo Pass my carriage will await you and will bring you to me. I trust that your journey from London has been a happy one, and that you will enjoy your stay in my beautiful land.
+“Your friend,
+“Dracula.”
+4 May
+I found that my landlord had got a letter from the Count, directing him to secure the best place on the coach for me; but on making inquiries as to details he seemed somewhat reticent, and pretended that he could not understand my German. This could not be true, because up to then he had understood it perfectly; at least, he answered my questions exactly as if he did. He and his wife, the old lady who had received me, looked at each other in a frightened sort of way. He mumbled out that the money had been sent in a letter, and that was all he knew. When I asked him if he knew Count Dracula, and could tell me anything of his castle, both he and his wife crossed themselves, and, saying that they knew nothing at all, simply refused to speak further. It was so near the time of starting that I had no time to ask anyone else, for it was all very mysterious and not by any means comforting.
+Just before I was leaving, the old lady came up to my room and said in a very hysterical way:
+“Must you go? Oh! young Herr, must you go?” She was in such an excited state that she seemed to have lost her grip of what German she knew, and mixed it all up with some other language which I did not know at all. I was just able to follow her by asking many questions. When I told her that I must go at once, and that I was engaged on important business, she asked again:
+“Do you know what day it is?” I answered that it was the fourth of May. She shook her head as she said again:
+“Oh, yes! I know that! I know that, but do you know what day it is?” On my saying that I did not understand, she went on:
+“It is the eve of St. George’s Day. Do you not know that to-night, when the clock strikes midnight, all the evil things in the world will have full sway? Do you know where you are going, and what you are going to?” She was in such evident distress that I tried to comfort her, but without effect. Finally she went down on her knees and implored me not to go; at least to wait a day or two before starting. It was all very ridiculous but I did not feel comfortable. However, there was business to be done, and I could allow nothing to interfere with it. I therefore tried to raise her up, and said, as gravely as I could, that I thanked her, but my duty was imperative, and that I must go. She then rose and dried her eyes, and taking a crucifix from her neck offered it to me. I did not know what to do, for, as an English Churchman, I have been taught to regard such things as in some measure idolatrous, and yet it seemed so ungracious to refuse an old lady meaning so well and in such a state of mind. She saw, I suppose, the doubt in my face, for she put the rosary round my neck, and said, “For your mother’s sake,” and went out of the room. I am writing up this part of the diary whilst I am waiting for the coach, which is, of course, late; and the crucifix is still round my neck. Whether it is the old lady’s fear, or the many ghostly traditions of this place, or the crucifix itself, I do not know, but I am not feeling nearly as easy in my mind as usual. If this book should ever reach Mina before I do, let it bring my good-bye. Here comes the coach!
+5 May. The Castle
+The grey of the morning has passed, and the sun is high over the distant horizon, which seems jagged, whether with trees or hills I know not, for it is so far off that big things and little are mixed. I am not sleepy, and, as I am not to be called till I awake, naturally I write till sleep comes. There are many odd things to put down, and, lest who reads them may fancy that I dined too well before I left Bistritz, let me put down my dinner exactly. I dined on what they called “robber steak”—bits of bacon, onion, and beef, seasoned with red pepper, and strung on sticks and roasted over the fire, in the simple style of the London cat’s meat! The wine was Golden Mediasch, which produces a queer sting on the tongue, which is, however, not disagreeable. I had only a couple of glasses of this, and nothing else.
+When I got on the coach the driver had not taken his seat, and I saw him talking with the landlady. They were evidently talking of me, for every now and then they looked at me, and some of the people who were sitting on the bench outside the door—which they call by a name meaning “word-bearer”—came and listened, and then looked at me, most of them pityingly. I could hear a lot of words often repeated, queer words, for there were many nationalities in the crowd; so I quietly got my polyglot dictionary from my bag and looked them out. I must say they were not cheering to me, for amongst them were “Ordog”—Satan, “pokol”—hell, “stregoica”—witch, “vrolok” and “vlkoslak”—both of which mean the same thing, one being Slovak and the other Servian for something that is either were-wolf or vampire. (Mem., I must ask the Count about these superstitions)
+When we started, the crowd round the inn door, which had by this time swelled to a considerable size, all made the sign of the cross and pointed two fingers towards me. With some difficulty I got a fellow-passenger to tell me what they meant; he would not answer at first, but on learning that I was English, he explained that it was a charm or guard against the evil eye. This was not very pleasant for me, just starting for an unknown place to meet an unknown man; but everyone seemed so kind-hearted, and so sorrowful, and so sympathetic that I could not but be touched. I shall never forget the last glimpse which I had of the inn-yard and its crowd of picturesque figures, all crossing themselves, as they stood round the wide archway, with its background of rich foliage of oleander and orange trees in green tubs clustered in the centre of the yard. Then our driver, whose wide linen drawers covered the whole front of the box-seat—“gotza” they call them—cracked his big whip over his four small horses, which ran abreast, and we set off on our journey.
+I soon lost sight and recollection of ghostly fears in the beauty of the scene as we drove along, although had I known the language, or rather languages, which my fellow-passengers were speaking, I might not have been able to throw them off so easily. Before us lay a green sloping land full of forests and woods, with here and there steep hills, crowned with clumps of trees or with farmhouses, the blank gable end to the road. There was everywhere a bewildering mass of fruit blossom—apple, plum, pear, cherry; and as we drove by I could see the green grass under the trees spangled with the fallen petals. In and out amongst these green hills of what they call here the “Mittel Land” ran the road, losing itself as it swept round the grassy curve, or was shut out by the straggling ends of pine woods, which here and there ran down the hillsides like tongues of flame. The road was rugged, but still we seemed to fly over it with a feverish haste. I could not understand then what the haste meant, but the driver was evidently bent on losing no time in reaching Borgo Prund. I was told that this road is in summertime excellent, but that it had not yet been put in order after the winter snows. In this respect it is different from the general run of roads in the Carpathians, for it is an old tradition that they are not to be kept in too good order. Of old the Hospadars would not repair them, lest the Turk should think that they were preparing to bring in foreign troops, and so hasten the war which was always really at loading point.
+Beyond the green swelling hills of the Mittel Land rose mighty slopes of forest up to the lofty steeps of the Carpathians themselves. Right and left of us they towered, with the afternoon sun falling full upon them and bringing out all the glorious colours of this beautiful range, deep blue and purple in the shadows of the peaks, green and brown where grass and rock mingled, and an endless perspective of jagged rock and pointed crags, till these were themselves lost in the distance, where the snowy peaks rose grandly. Here and there seemed mighty rifts in the mountains, through which, as the sun began to sink, we saw now and again the white gleam of falling water. One of my companions touched my arm as we swept round the base of a hill and opened up the lofty, snow-covered peak of a mountain, which seemed, as we wound on our serpentine way, to be right before us:—
+“Look! Isten szek!”—“God’s seat!”—and he crossed himself reverently.
+As we wound on our endless way, and the sun sank lower and lower behind us, the shadows of the evening began to creep round us. This was emphasised by the fact that the snowy mountain-top still held the sunset, and seemed to glow out with a delicate cool pink. Here and there we passed Cszeks and Slovaks, all in picturesque attire, but I noticed that goitre was painfully prevalent. By the roadside were many crosses, and as we swept by, my companions all crossed themselves. Here and there was a peasant man or woman kneeling before a shrine, who did not even turn round as we approached, but seemed in the self-surrender of devotion to have neither eyes nor ears for the outer world. There were many things new to me: for instance, hay-ricks in the trees, and here and there very beautiful masses of weeping birch, their white stems shining like silver through the delicate green of the leaves. Now and again we passed a leiter-wagon—the ordinary peasant’s cart—with its long, snake-like vertebra, calculated to suit the inequalities of the road. On this were sure to be seated quite a group of home-coming peasants, the Cszeks with their white, and the Slovaks with their coloured, sheepskins, the latter carrying lance-fashion their long staves, with axe at end. As the evening fell it began to get very cold, and the growing twilight seemed to merge into one dark mistiness the gloom of the trees, oak, beech, and pine, though in the valleys which ran deep between the spurs of the hills, as we ascended through the Pass, the dark firs stood out here and there against the background of late-lying snow. Sometimes, as the road was cut through the pine woods that seemed in the darkness to be closing down upon us, great masses of greyness, which here and there bestrewed the trees, produced a peculiarly weird and solemn effect, which carried on the thoughts and grim fancies engendered earlier in the evening, when the falling sunset threw into strange relief the ghost-like clouds which amongst the Carpathians seem to wind ceaselessly through the valleys. Sometimes the hills were so steep that, despite our driver’s haste, the horses could only go slowly. I wished to get down and walk up them, as we do at home, but the driver would not hear of it. “No, no,” he said; “you must not walk here; the dogs are too fierce”; and then he added, with what he evidently meant for grim pleasantry—for he looked round to catch the approving smile of the rest—“and you may have enough of such matters before you go to sleep.” The only stop he would make was a moment’s pause to light his lamps.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/19ce3ffe-59f2-423e-aac9-fe74f2e53374.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068170</t>
   </si>
   <si>
-    <t>Discover Dracula by Bram Stoker. This book is published by General Press in Hardcover format, ISBN 9789354991226, ASIN 935499122X, under Mystery, Thriller and Suspense.</t>
+    <t>Discover Dracula by Bram Stoker. This book is published by General Press in Hardcover format, ISBN 9789354991226, ASIN 935499122X, under Mystery, Thriller and Suspense, Horror, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -726,85 +777,93 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>472</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>625.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="Y2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y2" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>