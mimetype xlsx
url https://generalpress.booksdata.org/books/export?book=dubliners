--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -149,54 +149,56 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000</t>
   </si>
   <si>
     <t>2018-12-20 00:00:00</t>
   </si>
   <si>
     <t>James Joyce's Dubliners is a collection of short stories depicting middle class life in Dublin in the early twentieth century. Each story centers around the moment of epiphany, when a character suddenly understands something about themselves or their life and surroundings that they didn't understand before. The protagonists of the stories progress as a life progresses: from children to adolescents, to adults and the elderly.</t>
   </si>
   <si>
-    <t>James Augustine Aloysius Joyce (2 February 1882 – 13 January 1941) was an Irish novelist and poet. He contributed to the modernist avant-garde and is regarded as one of the most influential and important authors of the 20th century.
-[...2 lines deleted...]
-In 1904, in his early twenties, Joyce emigrated permanently to continental Europe with his partner (and later wife) Nora Barnacle. They lived in Trieste, Paris and Zurich. Though most of his adult life was spent abroad, Joyce's fictional universe centres on Dublin, and is populated largely by characters who closely resemble family members, enemies and friends from his time there. Ulysses in particular is set with precision in the streets and alleyways of the city. Shortly after the publication of Ulysses, he elucidated this preoccupation somewhat, saying, "For myself, I always write about Dublin, because if I can get to the heart of Dublin I can get to the heart of all the cities of the world. In the particular is contained the universal."</t>
+    <t>James Joyce (1882–1941) was an Irish novelist, poet, short-story writer, and literary modernist whose experimental approach to language and human consciousness transformed twentieth-century literature. Born on February 2, 1882, in Rathgar, Dublin, Joyce was the eldest of ten children in a family whose financial circumstances gradually declined. He received a strong Jesuit education at Clongowes Wood College and Belvedere College before studying modern languages at University College Dublin. From an early age, Joyce displayed an extraordinary talent for language and literature, developing interests that ranged from Dante and Aristotle to Henrik Ibsen and Thomas Aquinas.
+After graduating in 1902, Joyce moved to Paris intending to study medicine, but financial difficulties and his growing commitment to literature changed his plans. He returned to Dublin in 1903 after his mother became seriously ill and died. In 1904, he met Nora Barnacle, who became his lifelong companion and later his wife. That same year, Joyce and Nora left Ireland, beginning a largely expatriate life in continental Europe. They lived in places including Pola, Trieste, Rome, Zurich, and Paris, while Joyce supported himself through teaching and writing. Although he lived abroad for most of his adult life, Dublin remained at the heart of nearly everything he wrote.
+Joyce’s literary reputation began to grow with ‘Dubliners’, a collection of fifteen short stories finally published in 1914 after years of difficulty finding a publisher. The book presents ordinary Dublin life with remarkable psychological detail and explores themes of frustration, paralysis, family, religion, and lost opportunities. His semi-autobiographical novel ‘A Portrait of the Artist as a Young Man’ followed in 1916 and introduced Stephen Dedalus, a young artist struggling to escape the restrictions of family, religion, and nationalism. The novel established Joyce as an important voice of literary modernism.
+Joyce’s greatest achievement was ‘Ulysses’, published in Paris in 1922. Set largely in Dublin on June 16, 1904—the day Joyce met Nora—the novel follows Leopold Bloom, Stephen Dedalus, and Molly Bloom through an ordinary day while transforming everyday experiences through mythology, interior monologue, parody, and constantly changing literary styles. Its innovative use of stream-of-consciousness and its frank treatment of sexuality made it controversial, but censorship battles eventually helped establish its importance in modern literature.
+Joyce spent seventeen years developing ‘Finnegans Wake’, published in 1939. Even more experimental than ‘Ulysses’, the book uses dreamlike language, multilingual wordplay, invented expressions, and recurring myths to explore history, memory, and human experience. Joyce also suffered from severe eye problems for much of his later life, sometimes becoming nearly blind. He died in Zurich on January 13, 1941, following surgery.
+Today, James Joyce is regarded as one of the most influential writers of the twentieth century. For readers searching for “James Joyce’s biography, ‘Ulysses’, ‘Dubliners’, ‘A Portrait of the Artist as a Young Man’, modernist literature, or stream-of-consciousness writing”, his career offers a remarkable story of artistic independence. Joyce transformed the ordinary details of life—conversation, memory, desire, wandering, and private thought—into ambitious literature, proving that an entire world could exist inside a single day and even inside a single human mind.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b4c2f299-5764-45a6-b60a-d5bac444279e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068529</t>
   </si>
   <si>
     <t>Discover Dubliners by James Joyce. This book is published by General Press in eBook format, ISBN 9789388760034, ASIN B07M9WQSS3, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>