--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,57 +146,78 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Christian Living</t>
   </si>
   <si>
     <t>Religion</t>
   </si>
   <si>
     <t>REL012040, REL012020, REL067000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Every person on earth has a deep-seated yearning for God's presence. Every person has a desire to be closer to God, but only those who have been saved can get past the formidable obstacles standing in their way. The conflict between a person's desire for God and his sinful desire to please himself is the biggest barrier of all. Adapted from sermons delivered to A.W. Tozer's congregation, ‘Experiencing the Presence of God’ is a never-before-published collection of teachings on the Book of Hebrews.
-Through its pages, the well-known pastor and teacher explores what it means to live in God's presence. Readers will explore the epistle's extensive historical scope and will likely identify with its ‘hero stories’ by looking at how they have struggled in the past. This historic letter invites contemporary believers into a new comprehension and experience of God's residing presence through Tozer's unmatched teaching and commentary.</t>
+    <t>'Experiencing the Presence of God' by A.W. Tozer is a Christian devotional and spiritual-growth book that explores one of the deepest questions of faith: how can a person become genuinely aware of God in everyday life? Rather than treating faith as a set of religious duties or abstract beliefs, Tozer invites readers into a more intimate experience of God’s presence, where prayer, worship, obedience, and inner transformation become living realities.
+At the heart of the book is Tozer’s conviction that many believers know about God without truly learning to live consciously before Him. He challenges the distractions, habits, and shallow approaches to Christianity that can leave the soul spiritually restless even when outward religious activity appears strong. With his characteristic directness and spiritual insight, Tozer encourages readers to move beyond routine religion and cultivate a deeper hunger for God. The book examines what it means to seek God sincerely, listen for His guidance, surrender personal desires, and develop a faith that reaches into every part of life.
+Tozer also emphasizes that experiencing God’s presence is not simply an emotional feeling that comes and goes. It involves a change in perspective and character, teaching believers to recognize God in ordinary moments as well as in times of worship and prayer. His reflections encourage humility, stillness, devotion, and a willingness to place God at the center rather than treating faith as something secondary to everyday concerns.
+Written in clear but thought-provoking language, 'Experiencing the Presence of God' speaks especially to readers who feel spiritually dry, distracted, or dissatisfied with superficial faith. A.W. Tozer’s message remains compelling because it asks readers not merely whether they believe in God, but whether they are actually seeking to know Him. For anyone longing for a deeper Christian life and a more conscious awareness of God, this book offers an invitation that is difficult to ignore—and a journey worth discovering for yourself.</t>
   </si>
   <si>
     <t>Aiden Wilson Tozer (1897–1963) was an influential American Christian pastor, author, and spiritual mentor whose profound theological insights continue to resonate worldwide. Born into poverty in rural western Pennsylvania, Tozer was entirely self-educated, never attending high school or a theological seminary. In 1915, after hearing a street preacher in Akron, Ohio, he committed his life to Christianity, igniting a relentless, lifelong pursuit of God.
 Despite his lack of formal training, Tozer began a 44-year ministry in 1919 as a pastor with the Christian and Missionary Alliance (C&amp;MA). He spent three decades leading the Southside Alliance Church in Chicago, where his uncompromising, prophetic preaching drew thousands. In 1950, he expanded his influence by becoming the editor of The Alliance Weekly.
 Tozer is best remembered for his enduring literary classics, most notably The Pursuit of God and The Knowledge of the Holy. These works emphasize the absolute majesty of God and the necessity of a deeply contemplative spiritual life. Often referred to as a "20th-century prophet," Tozer lived a remarkably simple lifestyle, giving away much of his book royalties and prioritizing prayer over material wealth. His legacy endures through his writings, which continue to challenge readers to seek a genuine, intimate relationship with the Divine.</t>
+  </si>
+  <si>
+    <t>A. W. Tozer’s Experiencing the Presence of God is a deeply devotional work about the Christian’s longing for an intimate relationship with God. Published posthumously as a collection of Tozer’s teachings on the biblical book of Hebrews, the book explores what it means not merely to believe in God but to become consciously aware of His presence in everyday life. Its fifteen chapters move from the human longing for God to the obstacles that prevent spiritual intimacy, and finally to practical disciplines for living continually before God.
+At the heart of the book is Tozer’s conviction that human beings were created for God’s presence. People may seek satisfaction in success, possessions, entertainment, relationships, or religious activity, yet none of these can fully satisfy the deepest hunger of the soul. Tozer sees this hunger as evidence that something within humanity naturally reaches toward its Creator. The problem is that people often try to satisfy a spiritual longing with worldly substitutes. The journey toward God begins when a person recognizes this deeper need and deliberately turns toward Him.
+Tozer distinguishes between simply knowing about God and actually seeking God Himself. Christianity, in his view, can easily become reduced to doctrines, ceremonies, church attendance, and intellectual knowledge. These things have their place, but they can never substitute for genuine fellowship with God. Tozer therefore challenges readers to ask whether their faith has become merely external. He wants Christian life to be an inward reality that changes how a person thinks, worships, behaves, and sees the world.
+The book then examines the hindrances to experiencing God’s presence. The greatest obstacle is humanity’s tendency to turn away from God and place the self at the center. Sin is not simply the breaking of individual rules; it represents a deeper revolt against God’s rightful place in human life. Self-will says, in effect, that we want to determine our own direction. Tozer sees this self-centeredness as one of the greatest barriers between God and humanity.
+Yet Tozer does not believe that God has abandoned humanity. The biblical story, particularly as presented through Hebrews, is a story of God making a way for people to come near. This is why Jesus Christ stands at the center of the book. Tozer emphasizes Christ as the mediator between God and humanity and repeatedly draws attention to His priestly work. Hebrews presents Christ as the great High Priest who makes access to God possible.
+For Tozer, the Christian does not approach God by personal merit. Access is made possible through Christ’s sacrifice and redemption. The imagery of the tabernacle and the Holy of Holies becomes particularly important. In the Old Testament, the innermost sanctuary represented the most sacred manifestation of God’s presence. Tozer uses this imagery to describe the extraordinary privilege available to believers through Christ: the distance between God and humanity has been overcome, and people are invited into fellowship with Him.
+This leads to one of the book’s most beautiful themes: true freedom is found in God’s presence. Modern people often associate freedom with independence—the ability to do whatever one wants. Tozer offers a very different understanding. He argues that self-rule can actually become another form of bondage. Human beings become trapped by desires, fears, pride, habits, and the constant need for approval. Genuine freedom comes when the self is surrendered to God and life is brought into harmony with Him.
+Tozer also stresses the importance of experiencing God’s manifest and conscious presence. God is always present, but people are not always consciously aware of Him. There is a difference between knowing intellectually that God is everywhere and living with a practical awareness that He is present. Worship, therefore, should not be treated as a performance designed to impress people. It should be an encounter with God marked by reverence, humility, attention, and expectation.
+The discussion of the “Sanctum Sanctorum,” or Holy of Holies, deepens this idea. Tozer uses the biblical imagery of the inner sanctuary to describe moving beyond superficial religion into a deeper experience of God. The “veil” can be understood spiritually as the barriers created by self, distraction, sin, worldly attachment, and shallow religious habits. The believer is called to move beyond these barriers and discover a more intimate fellowship with God.
+Another important theme is the nature and dimensions of God’s presence. Tozer does not treat God’s presence as a passing emotional sensation. Feelings can change, but the reality of God does not depend upon how a person feels on a particular day. This distinction becomes especially important when Tozer discusses spiritual confidence. Christians must learn to live by faith rather than constantly measuring their relationship with God by emotional experiences.
+This is one of the book’s most practical lessons. A person may pray and feel nothing. He may worship and experience no overwhelming emotion. He may pass through periods when God seems distant. Tozer encourages believers not to interpret these experiences as proof that God has disappeared. Faith means trusting God's reality even when one's emotions are silent.
+The book also emphasizes fellowship among believers. Experiencing God’s presence is personal, but it is not purely private. Christians are called to encourage one another, gather together, stimulate one another toward love and good works, and remain committed to the community of faith. Corporate worship can therefore become an important expression of shared delight in God’s presence.
+Tozer also warns against whatever threatens this delight. Spiritual confidence can gradually weaken when people become careless, worldly, distracted, or overly dependent upon their feelings. He encourages believers to maintain a long-term perspective. Spiritual maturity requires perseverance. One must continue following Christ even when the immediate emotional rewards are absent.
+The final chapter, “The Daily Practice of God’s Presence,” brings the book’s ideas together in practical form. Tozer points toward disciplines such as turning away from excessive worldliness, meditating on Scripture, spending time in solitude, expecting God’s presence throughout the day, cultivating reverential awe, and practicing obedience. These practices are not presented as mechanical techniques for forcing an experience of God. Instead, they help create a life in which the heart becomes more attentive to Him.
+The deepest message of Experiencing the Presence of God is therefore a call to recover the reality of God from the margins of religious life and place Him at the center. Tozer believes that Christianity loses something essential when God becomes merely a subject of study rather than the living object of love, worship, obedience, and communion.
+Ultimately, the book asks the reader to move from religion as information to faith as relationship. God is not merely someone to be discussed, doctrines are not merely propositions to be defended, and worship is not merely something performed in a church building. The Christian life, for Tozer, is a continuing journey into the presence of the living God.
+His final challenge is both simple and demanding: make room for God. Slow down enough to listen. Turn away from distractions. Seek Him in Scripture and prayer. Worship with sincerity. Obey when obedience is difficult. And learn to recognize that the presence of God is not reserved for extraordinary spiritual moments. It can become the steady reality around which an entire life is organized. In Tozer’s vision, the greatest fulfillment of faith is not merely receiving things from God, but knowing God Himself and learning to live consciously before Him every day.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/94eda225-b845-4b71-86e0-9cbabc225f07.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067932</t>
   </si>
   <si>
     <t>Discover Experiencing the Presence of God by A.W. Tozer. This book is published by General Press in Hardcover format, ISBN 9789354999949, ASIN 9354999948, under Christian Books and Bibles, Christian Living, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,66 +768,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>