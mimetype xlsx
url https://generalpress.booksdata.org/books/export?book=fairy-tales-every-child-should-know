--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,74 +131,88 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Fairy Tales Every Child Should Know</t>
   </si>
   <si>
     <t>Hamilton Wright Mabie</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDV7T21</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Short Stories</t>
-[...2 lines deleted...]
-    <t>Children's Classics</t>
+    <t>Fantasy for Children</t>
+  </si>
+  <si>
+    <t>Children's Folk Tales &amp; Myths</t>
+  </si>
+  <si>
+    <t>JUV037040, JUV012030</t>
   </si>
   <si>
     <t>Fairy Tales Every Child Should Know, compiled by Hamilton Wright Mabie, is a timeless collection of classic fairy tales that introduces young readers to a world filled with magic, adventure, courage, and imagination. Bringing together beloved stories that have been cherished across generations, the book features memorable characters such as brave princes, kind-hearted princesses, clever animals, wicked witches, giants, fairies, and enchanted creatures. Each tale offers a unique journey where ordinary people often face extraordinary challenges and discover the strength to overcome them.
 The stories are woven around universal themes of kindness, honesty, perseverance, and hope. Whether a hero is breaking a powerful spell, rescuing a loved one, or finding wisdom through unexpected trials, each narrative emphasizes that courage and goodness are ultimately rewarded. The magical settings—enchanted forests, mysterious castles, hidden kingdoms, and distant lands—spark the imagination while encouraging readers to believe in the possibility of wonder beyond everyday life.
 Hamilton Wright Mabie presents these traditional tales in a clear and engaging style that preserves their timeless charm while making them accessible to modern readers. Although each story stands on its own, together they create a rich tapestry of folklore that reflects the values, dreams, and cultural traditions of many generations. More than simple bedtime stories, these fairy tales nurture creativity, empathy, and moral understanding by illustrating the consequences of both virtue and selfishness. Fairy Tales Every Child Should Know remains a treasured classic that continues to delight children and adults alike, reminding readers that kindness, wisdom, and bravery have the power to triumph over fear, adversity, and evil in every age.</t>
   </si>
   <si>
+    <t>Hamilton Wright Mabie (1846–1916) was a distinguished American essayist, editor, literary critic, and lecturer whose writings encouraged readers to discover the enduring value of literature, art, and moral reflection. Known for his graceful prose and thoughtful interpretations of great books, Mabie believed that literature had the power to enrich everyday life, cultivate character, and deepen one's understanding of humanity. Through his essays, lectures, and editorial work, he became one of the most respected literary voices in the United States during the late nineteenth and early twentieth centuries.
+Born on December 13, 1846, in Cold Spring, New York, Mabie grew up in a family that valued education and intellectual curiosity. He attended Williams College, where he developed a lasting appreciation for history, philosophy, and classical literature. Although he initially studied law and was admitted to the bar, his passion for writing and literary criticism soon led him to abandon legal practice in favor of a career devoted to books and ideas.
+Mabie achieved widespread recognition through his long association with The Outlook magazine, where he served as literary editor and later as editor. His essays introduced readers to both classic and contemporary authors, making literature accessible to people from all walks of life. Rather than writing solely for scholars, he believed that great books should inspire ordinary readers, offering wisdom, beauty, and guidance for daily living.
+Among his best-known works are Books and Culture, My Study Fire, Essays on Nature and Culture, Under the Trees and Elsewhere, and Backgrounds of Literature. These books reveal his gift for combining literary appreciation with reflections on ethics, education, nature, and personal growth. Mabie's writing is characterized by clarity, warmth, and optimism, encouraging readers to approach literature not merely as an academic subject but as a lifelong companion.
+Beyond his editorial work, Mabie was a popular public speaker who lectured widely in the United States and abroad. He also represented American culture on international visits, promoting mutual understanding through literature and education. His thoughtful criticism helped shape public appreciation of many important writers and works during his era.
+Hamilton Wright Mabie passed away on January 31, 1916, leaving behind a rich legacy of essays and literary criticism. Today, he is remembered as a gifted interpreter of literature whose humane outlook, elegant writing, and belief in the transformative power of books continue to inspire readers, educators, and lovers of classic literature around the world.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/13f17905-14fa-458e-b37c-ce066d650f2e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069035</t>
   </si>
   <si>
-    <t>Discover Fairy Tales Every Child Should Know by Hamilton Wright Mabie. This book is published by General Press in eBook format, ISBN 9789354995576, ASIN B0BWDV7T21, under Children's Books, Short Stories, Children's Classics.</t>
+    <t>Discover Fairy Tales Every Child Should Know by Hamilton Wright Mabie. This book is published by General Press in eBook format, ISBN 9789354995576, ASIN B0BWDV7T21, under Children's Books, Fantasy for Children, Children's Folk Tales and Myths.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -708,85 +722,91 @@
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354995576</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>