--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,70 @@
     <t>Faith that Prevails</t>
   </si>
   <si>
     <t>Smith Wigglesworth</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDRJMRV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL079000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>Smith Wigglesworth was a British evangelist who was important in the early history of Pentecostalism. Some of his sermons were transcribed for Pentecostal magazines, and these were collected into two books: Ever Increasing Faith and Faith that Prevails. It shares Wigglesworth’s personal experiences of salvation, physical healing, and baptism in the Holy Spirit to encourage others to experience God more fully.
 Smith Wigglesworth's teachings have changed millions of people's lives. This book will help you understand how to prevail through faith. It is simple and clear yet memorable and powerful. It will change your life if only you believe! Chapters include: God-Given Faith, Like Precious Faith, Spiritual Power, Paul's Pentecost, Ye Shall Receive Power, Keeping The Vision, and Present-Time Blessings.</t>
+  </si>
+  <si>
+    <t>Smith Wigglesworth (1859–1947) was a British evangelist, preacher, and one of the most influential figures in the early Pentecostal movement. Remembered for his unwavering faith, passionate preaching, and emphasis on the power of prayer, he inspired countless people to deepen their relationship with God. His sermons and devotional writings continue to be widely read by Christians around the world, encouraging lives marked by faith, holiness, and trust in God's promises.
+He was born on June 8, 1859, in Menston, Yorkshire, England, into a poor working-class family. From an early age, Wigglesworth helped support his family by working in the fields and later as a plumber. Although he had little formal education and struggled with reading and writing during his youth, he developed a strong Christian faith after attending Methodist revival meetings. His spiritual life was further strengthened through his marriage to Polly Featherstone, whose encouragement played a vital role in his personal and spiritual growth.
+For many years, Wigglesworth worked as a plumber while serving faithfully in local Christian ministry. A turning point came in the early twentieth century when he embraced the Pentecostal movement after experiencing what he described as the baptism in the Holy Spirit. From that time onward, he devoted himself entirely to preaching, believing that God worked powerfully through faith, prayer, and the guidance of the Holy Spirit.
+Wigglesworth traveled extensively throughout Britain, Europe, North America, Australia, New Zealand, and South Africa, conducting revival meetings that attracted large audiences. His ministry emphasized repentance, salvation, divine healing, and the transforming power of the Holy Spirit. Many who attended his meetings reported experiences of healing and spiritual renewal. While such accounts remain matters of personal faith and religious testimony rather than historical verification, they contributed significantly to his reputation and influence within Pentecostal Christianity.
+Smith Wigglesworth died on March 12, 1947, at the age of eighty-seven. His sermons were later compiled into numerous books, including Ever Increasing Faith, Faith That Prevails, and The Anointing of the Holy Spirit. Today, he is remembered as one of the most influential Pentecostal leaders of the twentieth century. His life of humble beginnings, steadfast faith, and devoted ministry continues to inspire believers who seek a deeper commitment to prayer, spiritual growth, and Christian service.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2165dec9-8a69-4340-bcac-baed1f1aa14a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069187</t>
   </si>
   <si>
     <t>Discover Faith that Prevails by Smith Wigglesworth. This book is published by General Press in eBook format, ISBN 9789354995583, ASIN B0BWDRJMRV, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789354995583</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>