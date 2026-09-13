--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,95 +128,147 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Frankenstein</t>
   </si>
   <si>
     <t>Mary Shelley</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>Children's Books</t>
-[...5 lines deleted...]
-    <t>FIC015000, FIC019000, LIT021000, LIT004120</t>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Gothic Fiction</t>
+  </si>
+  <si>
+    <t>Horror Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>FIC004000, FIC027040, FIC015000</t>
   </si>
   <si>
     <t>2022-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Mary Shelley’s 'Frankenstein' is a profound and heartbreaking exploration of ambition, isolation, and the agonizing need for connection. At its center is Victor Frankenstein, a brilliant but dangerously obsessive young scientist who unlocks the secret of life. Driven by ego, he pieces together a living being from the dead. However, the moment his creation opens its eyes, Victor is overwhelmed by revulsion and abandons it, fleeing his responsibility.
 What follows is a deeply tragic tale told not just from the perspective of the horrified creator, but also the forsaken creation. The "monster" is born with a gentle, intelligent soul, desperately yearning for love and belonging. Yet, everywhere he turns, society meets him with cruelty and terror simply because of his grotesque appearance. Crushed by absolute loneliness and the bitter sting of rejection, the creature’s sorrow hardens into a terrifying rage. He vows to inflict the same agonizing isolation upon his creator, leading to a devastating cycle of vengeance that destroys everything Victor holds dear.
 Beneath its gothic horror exterior, Shelley’s masterpiece is a deeply humane cautionary tale. It asks piercing questions about the moral responsibilities we hold toward what we create and the devastating consequences of withholding empathy. Ultimately, Frankenstein is not a story about a monster born of science, but rather a tragedy about a monster forged by human cruelty and the profound, destructive ache of being entirely unloved.</t>
   </si>
   <si>
     <t>Mary Wollstonecraft Godwin (1797–1851), daughter of political radical William Godwin and feminist writer Mary Wollstonecraft, grew up among the leading voices of the Romantic movement. She met and wed poet Percy Bysshe Shelley in 1816. When the Shelleys spent that summer on Lake Geneva with friends—among them, Lord Byron—Byron challenged the writers to a ghost-story contest. Mary Shelley’s sketch inspired her novel Frankenstein (1818), influenced by her loss of her infant daughter in 1815. Four years after Frankenstein’s publication, her husband drowned. The tragedy haunted Shelley for the rest of her life, which she dedicated to annotating her husband’s writing, publishing her own novels, and revising Frankenstein for republication.</t>
   </si>
   <si>
     <t>Mary Shelley’s "Frankenstein"; or, The Modern Prometheus opens not in a dark laboratory, but in the freezing, desolate expanse of the Arctic Ocean. The story is initially framed through the letters of Captain Robert Walton, an ambitious explorer driven by a thirst for glory and discovery, who is charting a route through the treacherous northern ice. During this perilous journey, Walton’s crew spots a gigantic figure on a dogsled, followed shortly by a nearly frozen, emaciated man whom they rescue. This broken man is Victor Frankenstein. Recognizing in Walton the same dangerous, unchecked ambition that destroyed his own life, Victor decides to recount his tragic history as a dire warning against the pursuit of forbidden knowledge.
 Victor’s tale begins in Geneva, Switzerland, where he is born into a distinguished and loving family. His childhood is idyllic, surrounded by the affection of his parents, his closest friend Henry Clerval, and his adopted sister, Elizabeth Lavenza, whom he is destined to marry. Even as a youth, Victor exhibits an insatiable curiosity about the hidden laws of nature, initially losing himself in the outdated texts of alchemists like Cornelius Agrippa. When he departs for the University of Ingolstadt in Germany, his intellectual passions are rechanneled into modern chemistry and natural philosophy. Consumed by the desire to banish disease and conquer mortality, Victor isolates himself, obsessively delving into the decay of the human body and the elusive spark of life.
 Driven by a feverish, almost manic brilliance, Victor finally discovers the secret of animating lifeless matter. In a fit of supreme hubris, he decides to construct a gigantic human frame, scavenging raw materials from dissecting rooms, charnel houses, and slaughterhouses. After months of grueling, secretive labor that isolates him from his family and destroys his health, Victor succeeds in bringing his creation to life on a dreary night in November. However, the moment the creature opens its dull, yellow eyes, Victor’s triumph instantly sours into revulsion. Horrified by the grotesque monstrosity he has birthed, Victor completely panics, abandoning his creation and fleeing his laboratory in absolute terror.
 The immediate aftermath of the creation leaves Victor utterly shattered, plunging him into a severe nervous fever. He is nursed back to health over several months by his loyal friend Henry Clerval, totally unaware of the whereabouts of his abandoned creature. The illusion of a return to normalcy is violently shattered when Victor receives a devastating letter from his father: his youngest brother, William, has been murdered. Victor rushes back to Geneva, catching a glimpse of his monster near the crime scene, and instantly realizes the horrific truth. Yet, paralyzed by cowardice and the fear of being deemed a madman, Victor remains silent while Justine Moritz, a beloved family servant, is wrongfully executed for the crime.
 Crushed by the overwhelming guilt of knowing his hubris has cost the lives of two innocent people, Victor seeks solace in the majestic, desolate beauty of the Alpine mountains. While wandering the glaciers of Mont Blanc, he is suddenly confronted by his creation. To Victor’s astonishment, the monster is not a mindless, grunting brute, but a highly intelligent, articulate, and deeply philosophical being. The creature easily overpowers Victor but does not kill him; instead, he commands his creator to sit and listen to his story, demanding that Victor understand the agonizing existence he has endured since being abandoned.
 The narrative perspective then shifts to the creature, who recounts his first confused, terrifying days of existence. Thrust into the world with the mind of an infant but the body of a giant, he is overwhelmed by a barrage of sensory input, cold, and intense hunger. Seeking shelter and human connection, he approaches villages, only to be met with immediate, violent hostility from terrified townspeople. Recognizing his own hideousness, the creature learns to hide from humanity. He eventually finds refuge in a small hovel attached to a cottage inhabited by an impoverished but loving exiled French family, the De Laceys, whom he begins to observe in secret.
 From his hiding place, the creature spends months studying the De Laceys, vicariously experiencing their affection and learning to speak and read by listening to them. He discovers abandoned books, including John Milton’s Paradise Lost, which he reads as literal history, agonizingly comparing himself to both Adam and the fallen angel Satan. Desperate for a sense of belonging, the creature eventually attempts to introduce himself to the blind patriarch of the family, hoping the old man’s inability to see his grotesque form will allow for a genuine connection. The encounter goes beautifully until the younger family members return, react with violent horror, and drive him away, permanently shattering the creature's faith in human empathy and igniting his desire for vengeance against his creator.
 Concluding his tragic tale, the creature presents Victor with an ultimatum: Victor must create a female companion, equally hideous, so that the monster might finally experience companionship and love. In exchange, the creature promises to take his mate and vanish into the desolate wilds of South America, never to bother humanity again. Terrified of the creature's wrath, Victor reluctantly agrees. He travels to a remote, desolate island in the Scottish Orkneys to build the female monster. However, plagued by horrifying visions of a race of demons overrunning the earth, Victor destroys the half-finished female before the creature’s eyes. Howling in despair and rage, the monster vows, "I will be with you on your wedding night."
 The creature’s retribution is swift and merciless. Shortly after destroying the female, Victor washes ashore in Ireland, where he is accused of a murder that turns out to be the strangulation of his dearest friend, Henry Clerval. After being exonerated and released into his father's care, Victor returns to Geneva, physically broken and mentally unraveling, to marry Elizabeth. Fixated on the monster's threat, Victor arms himself, believing he is the intended target. On their wedding night, he leaves Elizabeth alone in their room to patrol the corridors. He hears a scream and rushes back, only to find Elizabeth strangled to death on their bridal bier. The devastating news subsequently kills Victor’s elderly father of heartbreak.
 Having lost everything to the monster he created, Victor dedicates the agonizing remainder of his life to a singular purpose: hunting the creature to the ends of the earth. This relentless pursuit brings the narrative full circle, leading Victor into the freezing expanse of the Arctic, where he collapses and is rescued by Captain Walton. Shortly after finishing his tale, Victor dies aboard the ship. Days later, Walton discovers the creature mourning over Victor’s lifeless body. The monster expresses profound remorse, explaining that his vengeance brought him no peace, only deeper misery. Promising to build a funeral pyre and immolate himself so no trace of his existence remains, the creature leaps from the ship and vanishes into the darkness and distance.</t>
   </si>
   <si>
+    <t>Letter 1
+St. Petersburgh, Dec. 11th, 17—
+To,
+Mrs. Saville, England
+You will rejoice to hear that no disaster has accompanied the commencement of an enterprise which you have regarded with such evil forebodings. I arrived here yesterday, and my first task is to assure my dear sister of my welfare and increasing confidence in the success of my undertaking. 
+I am already far north of London, and as I walk in the streets of Petersburgh, I feel a cold northern breeze play upon my cheeks, which braces my nerves and fills me with delight. Do you understand this feeling? This breeze, which has travelled from the regions towards which I am advancing, gives me a foretaste of those icy climes. Inspirited by this wind of promise, my daydreams become more fervent and vivid. I try in vain to be persuaded that the pole is the seat of frost and desolation; it ever presents itself to my imagination as the region of beauty and delight. There, Margaret, the sun is forever visible, its broad disk just skirting the horizon and diffusing a perpetual splendour. There—for with your leave, my sister, I will put some trust in preceding navigators—there snow and frost are banished; and, sailing over a calm sea, we may be wafted to a land surpassing in wonders and in beauty every region hitherto discovered on the habitable globe. Its productions and features may be without example, as the phenomena of the heavenly bodies undoubtedly are in those undiscovered solitudes. What may not be expected in a country of eternal light? I may there discover the wondrous power which attracts the needle and may regulate a thousand celestial observations that require only this voyage to render their seeming eccentricities consistent forever. I shall satiate my ardent curiosity with the sight of a part of the world never before visited, and may tread a land never before imprinted by the foot of man. These are my enticements, and they are sufficient to conquer all fear of danger or death and to induce me to commence this laborious voyage with the joy a child feels when he embarks in a little boat, with his holiday mates, on an expedition of discovery up his native river. But supposing all these conjectures to be false, you cannot contest the inestimable benefit which I shall confer on all mankind, to the last generation, by discovering a passage near the pole to those countries, to reach which at present so many months are requisite; or by ascertaining the secret of the magnet, which, if at all possible, can only be effected by an undertaking such as mine. 
+These reflections have dispelled the agitation with which I began my letter, and I feel my heart glow with an enthusiasm which elevates me to heaven, for nothing contributes so much to tranquillize the mind as a steady purpose—a point on which the soul may fix its intellectual eye. This expedition has been the favorite dream of my early years. I have read with ardor the accounts of the various voyages which have been made in the prospect of arriving at the North Pacific Ocean through the seas which surround the pole. You may remember that a history of all the voyages made for purposes of discovery composed the whole of our good Uncle Thomas’ library. My education was neglected, yet I was passionately fond of reading. These volumes were my study day and night, and my familiarity with them increased that regret which I had felt, as a child, on learning that my father’s dying injunction had forbidden my uncle to allow me to embark in a seafaring life.
+These visions faded when I perused, for the first time, those poets whose effusions entranced my soul and lifted it to heaven. I also became a poet and for one year lived in a paradise of my own creation; I imagined that I also might obtain a niche in the temple where the names of Homer and Shakespeare are consecrated. You are well acquainted with my failure and how heavily I bore the disappointment. But just at that time I inherited the fortune of my cousin, and my thoughts were turned into the channel of their earlier bent. 
+Six years have passed since I resolved on my present undertaking. I can, even now, remember the hour from which I dedicated myself to this great enterprise. I commenced by inuring my body to hardship. I accompanied the whale-fishers on several expeditions to the North Sea; I voluntarily endured cold, famine, thirst, and want of sleep; I often worked harder than the common sailors during the day and devoted my nights to the study of mathematics, the theory of medicine, and those branches of physical science from which a naval adventurer might derive the greatest practical advantage. Twice I actually hired myself as an under-mate in a Greenland whaler, and acquitted myself to admiration. I must own I felt a little proud when my captain offered me the second dignity in the vessel and entreated me to remain with the greatest earnestness, so valuable did he consider my services. And now, dear Margaret, do I not deserve to accomplish some great purpose? My life might have been passed in ease and luxury, but I preferred glory to every enticement that wealth placed in my path. Oh, that some encouraging voice would answer in the affirmative! My courage and my resolution are firm; but my hopes fluctuate, and my spirits are often depressed. I am about to proceed on a long and difficult voyage, the emergencies of which will demand all my fortitude: I am required not only to raise the spirits of others, but sometimes to sustain my own, when theirs are failing. 
+This is the most favourable period for travelling in Russia. They fly quickly over the snow in their sledges; the motion is pleasant, and, in my opinion, far more agreeable than that of an English stagecoach. The cold is not excessive, if you are wrapped in furs—a garb which I have already adopted, for there is a great difference between walking the deck and remaining seated motionless for hours, when no exercise prevents the blood from actually freezing in your veins. I have no ambition to lose my life on the post-road between St. Petersburgh and Archangel. I shall depart for the latter town in a fortnight or three weeks; and my intention is to hire a ship there, which can easily be done by paying the insurance for the owner, and to engage as many sailors as I think necessary among those who are accustomed to the whale-fishing. I do not intend to sail until the month of June; and when shall I return? Ah, dear sister, how can I answer this question? If I succeed, many, many months, perhaps years, will pass before you and I may meet. If I fail, you will see me again soon, or never. Farewell, my dear, excellent Margaret. Heaven shower down blessings on you, and save me, that I may again and again testify my gratitude for all your love and kindness. 
+Your affectionate brother,
+R. Walton
+Letter 2
+Archangel, 28th March, 17—
+To,
+Mrs. Saville, England
+How slowly the time passes here, encompassed as I am by frost and snow! Yet a second step is taken towards my enterprise. I have hired a vessel and am occupied in collecting my sailors; those whom I have already engaged appear to be men on whom I can depend and who are certainly possessed of dauntless courage. 
+But I have one want which I have never yet been able to satisfy, and the absence of the object of which I now feel as a most severe evil: I have no friend, Margaret: when I am glowing with the enthusiasm of success, there will be none to participate in my joy; if I am assailed by disappointment, no one will endeavour to sustain me in dejection. I shall commit my thoughts to paper; it is true, but that is a poor medium for the communication of feeling. I desire the company of a man who could sympathize with me, whose eyes would reply to mine. You may deem me romantic, my dear sister, but I bitterly feel the want of a friend. I have no one near me, gentle yet courageous, possessed of a cultivated as well as of a capacious mind, whose tastes are like my own, to approve or amend my plans. How would such a friend repair the faults of your poor brother! I am too ardent in execution and too impatient of difficulties. But it is a still greater evil to me that I am self-educated: for the first fourteen years of my life I ran wild on a common and read nothing but our Uncle Thomas’ books of voyages. At that age I became acquainted with the celebrated poets of our own country; but it was only when it had ceased to be in my power to derive its most important benefits from such a conviction that I perceived the necessity of becoming acquainted with more languages than that of my native country. Now I am twenty-eight and am in reality more illiterate than many schoolboys of fifteen. It is true that I have thought more and that my daydreams are more extended and magnificent, but they want (as the painters call it) KEEPING; and I greatly need a friend who would have sense enough not to despise me as romantic, and affection enough for me to endeavour to regulate my mind. Well, these are useless complaints; I shall certainly find no friend on the Wide Ocean, nor even here in Archangel, among merchants and seamen. Yet some feelings, unallied to the dross of human nature, beat even in these rugged bosoms. My lieutenant, for instance, is a man of wonderful courage and enterprise; he is madly desirous of glory, or rather, to word my phrase more characteristically, of advancement in his profession. He is an Englishman, and in the midst of national and professional prejudices, unsoftened by cultivation, retains some of the noblest endowments of humanity. I first became acquainted with him on board a whale vessel; finding that he was unemployed in this city, I easily engaged him to assist in my enterprise. The master is a person of an excellent disposition and is remarkable in the ship for his gentleness and the mildness of his discipline. This circumstance, added to his well-known integrity and dauntless courage, made me very desirous to engage him. A youth passed in solitude, my best years spent under your gentle and feminine fosterage, has so refined the groundwork of my character that I cannot overcome an intense distaste to the usual brutality exercised on board ship: I have never believed it to be necessary, and when I heard of a mariner equally noted for his kindliness of heart and the respect and obedience paid to him by his crew, I felt myself peculiarly fortunate in being able to secure his services. I heard of him first in rather a romantic manner, from a lady who owes to him the happiness of her life. This, briefly, is his story. Some years ago he loved a young Russian lady of moderate fortune, and having amassed a considerable sum in prize-money, the father of the girl consented to the match. He saw his mistress once before the destined ceremony; but she was bathed in tears, and throwing herself at his feet, entreated him to spare her, confessing at the same time that she loved another, but that he was poor, and that her father would never consent to the union. My generous friend reassured the suppliant, and on being informed of the name of her lover, instantly abandoned his pursuit. He had already bought a farm with his money, on which he had designed to pass the remainder of his life; but he bestowed the whole on his rival, together with the remains of his prize-money to purchase stock, and then himself solicited the young woman’s father to consent to her marriage with her lover. But the old man decidedly refused, thinking himself bound in honour to my friend, who, when he found the father inexorable, quitted his country, and did not return until he heard that his former mistress was married according to her inclinations. “What a noble fellow!” you will exclaim. He is so; but then he is wholly uneducated: he is as silent as a Turk, and a kind of ignorant carelessness attends him, which, while it renders his conduct the more astonishing, detracts from the interest and sympathy which otherwise he would command. 
+Yet do not suppose, because I complain a little or because I can conceive a consolation for my toils which I may never know, that I am wavering in my resolutions. Those are as fixed as fate, and my voyage is only now delayed until the weather shall permit my embarkation. The winter has been dreadfully severe, but the spring promises well, and it is considered as a remarkably early season, so that perhaps I may sail sooner than I expected. I shall do nothing rashly: you know me sufficiently to confide in my prudence and considerateness whenever the safety of others is committed to my care.
+I cannot describe to you my sensations on the near prospect of my undertaking. It is impossible to communicate to you a conception of the trembling sensation, half pleasurable and half fearful, with which I am preparing to depart. I am going to unexplored regions, to “the land of mist and snow,” but I shall kill no albatross; therefore do not be alarmed for my safety or if I should come back to you as worn and woeful as the “Ancient Mariner.” You will smile at my allusion, but I will disclose a secret. I have often attributed my attachment to—my passionate enthusiasm for—the dangerous mysteries of the ocean to that production of the most imaginative of modern poets. There is something at work in my soul which I do not understand. I am practically industrious—painstaking, a workman to execute with perseverance and labor—but besides this there is a love for the marvellous, a belief in the marvellous, intertwined in all my projects, which hurries me out of the common pathways of men, even to the wild sea and unvisited regions I am about to explore. But to return to dearer considerations. Shall I meet you again, after having traversed immense seas, and returned by the southernmost cape of Africa or America? I dare not expect such success, yet I cannot bear to look on the reverse of the picture. Continue for the present to write to me by every opportunity: I may receive your letters on some occasions when I need them most to support my spirits. I love you very tenderly. Remember me with affection, should you never hear from me again.
+Your affectionate brother,
+Robert Walton
+Letter 3
+July 7th, 17—
+To,
+Mrs. Saville, England
+My Dear Sister,
+I write a few lines in haste to say that I am safe—and well advanced on my voyage. This letter will reach England by a merchantman now on its homeward voyage from Archangel; more fortunate than I, who may not see my native land, perhaps, for many years. I am, however, in good spirits: my men are bold and apparently firm of purpose; nor do the floating sheets of ice that continually pass us, indicating the dangers of the region towards which we are advancing, appear to dismay them. We have already reached a very high latitude; but it is the height of summer, and although not so warm as in England, the southern gales, which blow us speedily towards those shores which I so ardently desire to attain, breathe a degree of renovating warmth which I had not expected.
+No incidents have hitherto befallen us that would make a figure in a letter. One or two stiff gales and the springing of a leak are accidents which experienced navigators scarcely remember to record, and I shall be well content if nothing worse happens to us during our voyage.
+Adieu, my dear Margaret. Be assured that for my own sake, as well as yours, I will not rashly encounter danger. I will be cool, persevering, and prudent.
+But success shall crown my endeavours. Wherefore not? Thus far I have gone, tracing a secure way over the pathless seas, the very stars themselves being witnesses and testimonies of my triumph. Why not still proceed over the untamed yet obedient element? What can stop the determined heart and resolved will of man?
+My swelling heart involuntarily pours itself out thus. But I must finish. Heaven bless my beloved sister!
+R.W.
+Letter 4
+August 5th, 17—
+To,
+Mrs. Saville, England
+So strange an accident has happened to us that I cannot forbear recording it, although it is very probable that you will see me before these papers can come into your possession.
+Last Monday (July 31st) we were nearly surrounded by ice, which closed in the ship on all sides, scarcely leaving her the sea-room in which she floated. Our situation was somewhat dangerous, especially as we were compassed round by a very thick fog. We accordingly lay to, hoping that some change would take place in the atmosphere and weather.
+About two o’clock the mist cleared away, and we beheld, stretched out in every direction, vast and irregular plains of ice, which seemed to have no end. Some of my comrades groaned, and my own mind began to grow watchful with anxious thoughts, when a strange sight suddenly attracted our attention and diverted our solicitude from our own situation. We perceived a low carriage, fixed on a sledge and drawn by dogs, passing towards the north, at the distance of half a mile; a being which had the shape of a man, but apparently of gigantic stature, sat in the sledge and guided the dogs. We watched the rapid progress of the traveller with our telescopes until he was lost among the distant inequalities of the ice. This appearance excited our unqualified wonder. We were, as we believed, many hundred miles from any land; but this apparition seemed to denote that it was not, in reality, so distant as we had supposed. Shut in, however, by ice, it was impossible to follow his track, which we had observed with the greatest attention. About two hours after this occurrence we heard the ground sea, and before night the ice broke and freed our ship. We, however, lay to until the morning, fearing to encounter in the dark those large loose masses which float about after the breaking up of the ice. I profited of this time to rest for a few hours.
+In the morning, however, as soon as it was light, I went upon deck and found all the sailors busy on one side of the vessel, apparently talking to someone in the sea. It was, in fact, a sledge, like that we had seen before, which had drifted towards us in the night on a large fragment of ice. Only one dog remained alive; but there was a human being within it whom the sailors were persuading to enter the vessel. He was not, as the other traveller seemed to be, a savage inhabitant of some undiscovered island, but a European. When I appeared on deck the master said, “Here is our captain, and he will not allow you to perish on the open sea.”
+On perceiving me, the stranger addressed me in English, although with a foreign accent. “Before I come on board your vessel,” said he, “will you have the kindness to inform me whither you are bound?”
+You may conceive my astonishment on hearing such a question addressed to me from a man on the brink of destruction and to whom I should have supposed that my vessel would have been a resource which he would not have exchanged for the most precious wealth the earth can afford. I replied, however, that we were on a voyage of discovery towards the northern pole.
+Upon hearing this he appeared satisfied and consented to come on board. Good God! Margaret, if you had seen the man who thus capitulated for his safety, your surprise would have been boundless. His limbs were nearly frozen, and his body dreadfully emaciated by fatigue and suffering. I never saw a man in so wretched a condition. We attempted to carry him into the cabin, but as soon as he had quitted the fresh air he fainted. We accordingly brought him back to the deck and restored him to animation by rubbing him with brandy and forcing him to swallow a small quantity. As soon as he showed signs of life we wrapped him up in blankets and placed him near the chimney of the kitchen stove. By slow degrees he recovered and ate a little soup, which restored him wonderfully.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/cdd37886-afcd-4a81-a57b-a6e95257f23b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067772</t>
   </si>
   <si>
-    <t>Discover Frankenstein by Mary Shelley. This book is published by General Press in Paperback format, ISBN 9789354994784, ASIN 9354994784, under Children's Books, Children's Classics.</t>
+    <t>Discover Frankenstein by Mary Shelley. This book is published by General Press in Paperback format, ISBN 9789354994784, ASIN 9354994784, under Literature and Fiction, Gothic Fiction, Horror Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -728,93 +780,99 @@
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354994784</v>
       </c>
       <c r="G2" s="2">
         <v>9354994784</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>264</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>375.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>38</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="Y2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="Y2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>