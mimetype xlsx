--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,55 +141,66 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTTGDYQ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>JUV007000</t>
   </si>
   <si>
     <t>Freckles by Gene Stratton-Porter is a heartfelt coming-of-age novel that celebrates courage, integrity, and the healing power of nature. The story follows a young orphan known only as Freckles, a hardworking boy with a physical disability who has spent much of his life facing rejection and uncertainty. Determined to prove his worth, he is given the responsibility of guarding a valuable stretch of timber in the vast Limberlost Swamp. Although the task is dangerous and lonely, Freckles approaches it with honesty, dedication, and quiet determination.
 As he becomes familiar with the beauty of the swamp, Freckles develops a deep appreciation for its wildlife, changing seasons, and hidden wonders. The forest gradually transforms from a place of isolation into a source of comfort and belonging. Along the way, he forms meaningful friendships with kind-hearted people who recognize his strength of character rather than judging him by his appearance or difficult past. A tender romance also blossoms, giving him hope for a future filled with love and acceptance.
 The novel explores themes of self-worth, perseverance, trust, and the importance of compassion. Gene Stratton-Porter vividly brings the natural world to life, making the forests, birds, and wild landscapes an essential part of the story rather than merely its setting. Freckles' journey is not only about overcoming external challenges but also about discovering his own dignity and inner strength. Through moments of danger, sacrifice, and emotional growth, he learns that true value lies in character rather than circumstance. Freckles is a timeless and uplifting novel that inspires readers to believe in resilience, kindness, and the extraordinary possibilities that emerge when hope is nurtured with courage and unwavering faith.</t>
+  </si>
+  <si>
+    <t>Gene Stratton-Porter (1863–1924) was a celebrated American author, naturalist, wildlife photographer, and conservationist whose writings beautifully combined storytelling with a deep love for nature. One of the most popular novelists of the early twentieth century, she captivated millions of readers with her vivid descriptions of forests, wetlands, birds, and wildflowers. Through both her fiction and non-fiction, she encouraged people to appreciate and protect the natural world long before environmental conservation became a global concern.
+Born Geneva Grace Stratton on August 17, 1863, in Wabash County, Indiana, she grew up on a farm surrounded by fields, woods, and wetlands. As the youngest of twelve children, she developed a lifelong fascination with birds, insects, and plants. Although her formal education was limited due to family circumstances, she possessed an insatiable curiosity and educated herself through careful observation of nature and extensive reading.
+After marrying businessman Charles Porter in 1886, she settled near the Limberlost Swamp in Indiana, a place that became the inspiration for many of her greatest works. She spent countless hours exploring the wetlands, photographing wildlife, collecting botanical specimens, and recording the habits of birds and insects. Her remarkable photographs and detailed observations established her as one of America's leading nature writers and photographers.
+Stratton-Porter's literary career flourished with novels such as Freckles (1904), A Girl of the Limberlost (1909), The Harvester (1911), and Laddie (1913). These stories blended adventure, romance, and personal growth with authentic depictions of nature, making the environment itself an essential character in her books. She also wrote acclaimed natural history works, including Birds of the Bible and Moths of the Limberlost, which reflected her scientific accuracy as well as her poetic appreciation of wildlife.
+Deeply troubled by the destruction of forests and wetlands, Stratton-Porter became an outspoken advocate for conservation. Her writing inspired countless readers to value and protect America's natural landscapes. Later in life, she moved to California, where she also became involved in the growing motion picture industry, helping adapt her novels for the screen.
+Gene Stratton-Porter died tragically in an automobile accident on December 6, 1924. Today, she is remembered as a pioneering conservationist, gifted storyteller, and passionate naturalist whose works continue to inspire readers to cherish both literature and the beauty of the natural world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fbb34b1e-b554-4ad0-a7bd-7fade6dbe276.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069220</t>
   </si>
   <si>
     <t>Discover Freckles by Gene Stratton-Porter. This book is published by General Press in eBook format, ISBN 9789354998515, ASIN B0CFTTGDYQ, under Literature and Fiction, Action and Adventure, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>