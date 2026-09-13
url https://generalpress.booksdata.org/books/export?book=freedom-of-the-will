--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,83 @@
   <si>
     <t>Jonathan Edwards</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08KJQZ89J</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Theology</t>
+  </si>
+  <si>
+    <t>Christianity</t>
+  </si>
+  <si>
     <t>REL067020, REL067080</t>
   </si>
   <si>
     <t>2020-10-08 00:00:00</t>
   </si>
   <si>
-    <t>In this book, Jonathan Edwards explains how God repairs and redeems the flaws of humankind by being an extension of the human being's free will. A superb and evocative treatise, Edwards draws on his knowledge of both theology and philosophy to deliver a convincing examination of the human soul. What is the nature of morality? Can God be evil? What constitutes sin? How does Gods foreknowledge of all events impact concepts of morality? How does intent inform our acts of vice and virtue? Still controversial and hotly debated in the 21st century, this demanding evangelistic worksome call it the best argument for the sovereignty of God is among the essential reading of the thinker whose philosophies inspired the 18th-century religious of the Great Awakening, which continues to hugely influence American Protestantism to this day. Edwards argues that God's divine will is a necessary and inseparable part of what it is to be human, it shapes and guides the very destiny of individuals. The reasoning of man pales in comparison to the essential truths of God's will in relation to morality and will.
-[...1 lines deleted...]
-Edwards was born in East Windsor, Connecticut, to Timothy Edwards, pastor of East Windsor, and Esther Edwards. The only son in a family of eleven children, he entered Yale in September, 1716 when he was not yet thirteen and graduated four years later (1720) as valedictorian. He received his Masters three years later. As a youth, Edwards was unable to accept the Calvinist sovereignty of God. In 1727 he was ordained minister at Northampton and assistant to his maternal grandfather, Solomon Stoddard. He was a student minister, not a visiting pastor, his rule being thirteen hours of study a day. In the same year, he married Sarah Pierpont, then age seventeen, daughter of James Pierpont (1659–1714), a founder of Yale, originally called the Collegiate School. In total, Jonathan and Sarah had eleven children. Throughout his time in Northampton his preaching brought remarkable religious revivals. Jonathan Edwards was a key figure in what has come to be called the First Great Awakening of the 1730s and 1740s. Edwards was dismissed over the issue of open communion in 1750. He then moved to Stockbridge, Massachusetts, then a frontier settlement, where he ministered to a small congregation and served as missionary to the Housatonic Indians. There, having more time for study and writing, he completed his celebrated work, The Freedom of the Will (1754). Edwards was elected president of the College of New Jersey (later Princeton University) in early 1758. On March 22, 1758, he died of fever at the age of fifty-four following experimental inoculation for smallpox and was buried in the President's Lot in the Princeton cemetery beside his son-in-law, Aaron Burr.</t>
+    <t>In this book, Jonathan Edwards explains how God repairs and redeems the flaws of humankind by being an extension of the human being's free will. A superb and evocative treatise, Edwards draws on his knowledge of both theology and philosophy to deliver a convincing examination of the human soul. What is the nature of morality? Can God be evil? What constitutes sin? How does Gods foreknowledge of all events impact concepts of morality? How does intent inform our acts of vice and virtue? Still controversial and hotly debated in the 21st century, this demanding evangelistic worksome call it the best argument for the sovereignty of God is among the essential reading of the thinker whose philosophies inspired the 18th-century religious of the Great Awakening, which continues to hugely influence American Protestantism to this day. Edwards argues that God's divine will is a necessary and inseparable part of what it is to be human, it shapes and guides the very destiny of individuals. The reasoning of man pales in comparison to the essential truths of God's will in relation to morality and will.</t>
+  </si>
+  <si>
+    <t>Jonathan Edwards (1703–1758) was an American theologian, philosopher, preacher, and educator whose profound influence helped shape the course of Protestant Christianity in North America. Widely regarded as one of the greatest religious thinkers in American history, Edwards combined intellectual brilliance with deep spiritual conviction. His sermons, theological writings, and philosophical works continue to be studied for their insight into faith, human nature, and the relationship between reason and religion.
+Born on October 5, 1703, in East Windsor, Connecticut, Edwards was raised in a devout Puritan family that placed great importance on education and religious devotion. A gifted student from an early age, he entered Yale College at just thirteen years old. There, he developed a keen interest in philosophy, science, and theology, drawing inspiration from both classical thinkers and contemporary philosophers such as John Locke. His exceptional intellect and disciplined study laid the foundation for a lifetime of scholarship.
+After completing his education, Edwards began his ministry and eventually became pastor of the church in Northampton, Massachusetts, succeeding his grandfather, Solomon Stoddard. His thoughtful preaching and emphasis on heartfelt religious experience made him a central figure in the First Great Awakening, a widespread religious revival that swept through the American colonies during the 1730s and 1740s. His famous sermon, Sinners in the Hands of an Angry God (1741), became one of the best-known sermons in American history. Although remembered for its vivid imagery, Edwards' broader body of work emphasized God's grace, the beauty of faith, and the transformation of the human heart through genuine spiritual renewal.
+Beyond the pulpit, Edwards was a prolific writer whose works include Religious Affections, Freedom of the Will, The Nature of True Virtue, and numerous theological essays. He explored profound questions about morality, free will, divine sovereignty, and the nature of religious experience, blending careful philosophical reasoning with deep biblical scholarship. His writings influenced later theologians, philosophers, and religious leaders in both America and Europe.
+In 1758, Edwards accepted the presidency of the College of New Jersey, now Princeton University. Shortly after taking office, he died from complications following a smallpox inoculation, ending a remarkable career devoted to faith and learning.
+Today, Jonathan Edwards is remembered as one of America's greatest theologians and intellectuals. His enduring legacy lies in his ability to unite rigorous scholarship with passionate spirituality, inspiring generations of readers to reflect deeply on faith, reason, morality, and the human search for God.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/40ef14d7-9b81-47e8-9b06-163832c46152.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068731</t>
   </si>
   <si>
-    <t>Discover Freedom of the Will by Jonathan Edwards. This book is published by General Press in eBook format, ISBN 9788194764854, ASIN B08KJQZ89J, under Christian Books and Bibles.</t>
+    <t>Discover Freedom of the Will by Jonathan Edwards. This book is published by General Press in eBook format, ISBN 9788194764854, ASIN B08KJQZ89J, under Christian Books and Bibles, Theology, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +729,87 @@
       <c r="F2" s="2">
         <v>9788194764854</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>