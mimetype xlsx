--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTT236K</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>JUV007000, JUV001010, FIC098040</t>
   </si>
   <si>
     <t>From the Earth to the Moon and its sequel, ‘Round the Moon’, were published nearly a century before the Apollo missions. Suspenseful, humorous, and prophetic, these captivating adventure stories sparked mankind’s enduring fascination with space travel. A team of nineteenth-century American engineers builds a rocket to the moon in this visionary novel.
 Jules Verne, a French author, and a true visionary, foresaw the skyscraper, the submarine, and the airplane, among many other inventions, and is now regarded as one of the fathers of science fiction.
 During the Civil War, the members of the Baltimore Gun Club delighted themselves by designing artillery the likes of which the world had never seen. But when the South eventually surrenders, the gun club languishes, until its president, Impey Barbicane, conceives of a preposterous project that must be attempted: to build a gun large enough to fire a rocket to the moon. From raising the money to casting the cannon to readying it to fire, the gun club overcomes one seemingly insurmountable obstacle after another.</t>
   </si>
   <si>
     <t>Jules Verne (1828-1905) was a French author best known for his tales of adventure, including Twenty Thousand Leagues under the Sea, Journey to the Center of the Earth, and Around the World in Eighty Days. A true visionary, Verne foresaw the skyscraper, the submarine, and the airplane, among many other inventions, and is now regarded as one of the fathers of science fiction.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/82d943a7-e7f0-434c-b098-62d1fa83e340.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069209</t>
   </si>
   <si>
     <t>Discover From the Earth to the Moon and Round the Moon by Jules Verne. This book is published by General Press in eBook format, ISBN 9789354999277, ASIN B0CFTT236K, under Literature and Fiction, Action and Adventure, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,77 +729,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>