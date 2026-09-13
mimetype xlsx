--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
   </si>
   <si>
     <t>FIC016000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>‘Gentlemen Prefer Blondes’ is a landmark satirical novel by Anita Loos. In it, we follow the diary entries of Lorelei Lee a blond flapper from Little Rock complete with spelling and grammar errors. What follows is a delightful romp as we discover that Lorelei is anything but a dumb blonde. Her observations on life are witty, humorous, cutting, and outrageous. A classic from the Jazz Age, just as relevant today as when it was first published. Join this delightful gold digger with a heart of gold on her adventures and escapades.
 “A guilty pleasure it may be, but it is impossible to overlook the enduring influence of a tale that helped to define the jazz age... Long before Helen Fielding’s Bridget Jones, Loos hit on a young woman’s diary as the perfect medium for satirical romance.” —The Guardian, “The 100 Best Novels”</t>
+  </si>
+  <si>
+    <t>Anita Loos (1889–1981) was an American novelist, playwright, screenwriter, and one of the most celebrated humorists of the twentieth century. Renowned for her sharp wit and keen observations of society, she became a pioneering female voice in American literature and early Hollywood. Her works combined clever satire with memorable characters, offering entertaining yet insightful commentary on wealth, ambition, romance, and the changing roles of women. Best known for her classic novel Gentlemen Prefer Blondes, Loos earned lasting recognition as one of the finest comic writers of her generation.
+Born Corinne Anita Loos on April 26, 1889, in Sisson, California (now Mount Shasta), she grew up in a theatrical family that encouraged creativity and storytelling. An avid reader from an early age, she developed a talent for writing while still a teenager. At just nineteen, she sold her first screenplay to filmmaker D. W. Griffith, marking the beginning of an extraordinary career in the rapidly growing motion picture industry. During the silent film era, she wrote hundreds of screenplays, helping shape Hollywood's storytelling techniques and demonstrating that intelligent dialogue and engaging characters could captivate audiences.
+Loos achieved international fame in 1925 with the publication of Gentlemen Prefer Blondes. Written as the witty diary of Lorelei Lee, the novel humorously explored wealth, romance, and social ambition while subtly challenging stereotypes about women. The book became an enormous success, inspiring a Broadway musical and the iconic 1953 film starring Marilyn Monroe and Jane Russell. Its clever humor and satirical edge ensured its place as one of the great comic novels of American literature.
+Beyond her novels, Loos enjoyed a distinguished career as a playwright, memoirist, and screenwriter. She collaborated with some of Hollywood's leading directors and actors, contributing to acclaimed films while maintaining her distinctive literary voice. Her memoirs, including A Girl Like I, offered readers a fascinating glimpse into the golden age of American cinema and the remarkable personalities she encountered throughout her career.
+Anita Loos remained active as a writer well into her later years and passed away in 1981 at the age of ninety-one. Her legacy endures through her timeless humor, unforgettable characters, and groundbreaking achievements in literature and film. As one of the first women to achieve lasting success in Hollywood and American letters, she continues to inspire writers with her intelligence, originality, and enduring gift for storytelling.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/debdfd1d-2098-4d22-b5de-cd3332421215.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069018</t>
   </si>
   <si>
     <t>Discover Gentlemen Prefer Blondes by Anita Loos. This book is published by General Press in eBook format, ISBN 9789354995590, ASIN B0BWDTZCC4, under Literature and Fiction, Humor and Comedy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>