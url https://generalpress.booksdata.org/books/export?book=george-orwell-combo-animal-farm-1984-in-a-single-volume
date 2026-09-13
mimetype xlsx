--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -140,51 +140,51 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Literary Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
-    <t>FIC004000, FIC014000</t>
+    <t>FIC055000, FIC037000, FIC052000</t>
   </si>
   <si>
     <t>2021-04-11 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>ANIMAL FARM: 
 The novel was chosen by TIME Magazine as one of the 100 best English-language novels from 1923 to the present. Although, it almost remained unpublished due to its savage attack on Stalin, Britain’s then ally and got turned down by publisher after publisher, today it’s known to be one of Orwell’s best works and a world-famous classic.
 The animals on Mr. Jones' farm revolt against their human masters and violently expel them. Led by the pigs they decide to run the farm themselves on egalitarian principles. In Course of time the pigs themselves become corrupted by power and a new tyranny is established under their leader Napoleon. Cast in the form of a satirical fable directed primarily against Stalin's Russia, Animal Farm by George Orwell tells us how power game can become the quintessential story of greed, corruption, betrayal and ruination.
 NINETEEN EIGHTY FOUR: 
 1984 is the author’s haunting vision of the future. In 2005, it was added to the 100 Best English Language Novel from 1923 to 2005 by TIME magazine. It is a dystopian novel by English author George Orwell published in 1949. The novel is set in Airstrip One, a world of perpetual war, omnipresent government surveillance, and public manipulation. It is dictated by a political system named English Socialism under the control of the Inner Party, that persecutes individualism and independent thinking. Many of its terms and concepts, such as Big Brother, doublethink, thought-crime, Newspeak, Room 101, telescreen, 2 + 2 = 5, and memory holes, have entered into common use since its publication.</t>
   </si>
   <si>
     <t>Eric Arthur Blair (1903–1950), universally known by his pen name George Orwell, was an English novelist, essayist, and critic famous for his lucid prose and fierce opposition to totalitarianism. Born in Motihari, India, where his father worked for the British civil service, he was sent to England for his education, eventually attending Eton College. Rather than pursuing a university degree, he joined the Indian Imperial Police in Burma in 1922, an experience that cultivated his lifelong hatred of imperialism and authority.
 Resigning from the police force in 1927, Blair returned to Europe determined to become a writer. To truly understand the lives of the destitute, he deliberately lived in poverty in London and Paris, documenting his experiences in his first published book, Down and Out in Paris and London (1933). It was for this publication that he adopted the pseudonym George Orwell. He continued to write novels and journalistic pieces throughout the 1930s, heavily focused on class divides and social injustice.
 A defining moment in Orwell’s life occurred in 1936 when he traveled to Spain to fight against fascism in the Spanish Civil War. Serving with a Republican militia, he witnessed firsthand the brutal suppression of political dissent by Stalinist factions, which profoundly shaped his anti-Stalinist worldview. A sniper's bullet to the throat nearly killed him, forcing his return to England and inspiring his autobiographical account, Homage to Catalonia.
 Orwell’s enduring global fame rests largely on his two final masterpieces. Animal Farm (1945), a brilliant anti-Soviet satire, brought him his first significant financial success. He followed this with the dystopian triumph 1984 (1949), introducing enduring concepts like "Big Brother," "Thought Police," and "doublethink" into the cultural lexicon.
 Tragically, Orwell did not live long enough to witness the full impact of his final novel. Battling tuberculosis for years, he died in London in 1950 at the age of 46. Today, his name remains synonymous with the defense of democratic socialism and the unrelenting critique of oppressive state surveillance.</t>
   </si>
   <si>
     <t>Animal Farm
 Chapter 1
 Mr Jones, of Manor Farm, had locked the hen-houses for the night, but was too drunk to remember to shut the pop-holes. With the ring of light from his lantern dancing from side to side, he lurched across the yard, kicking off his boots at the back door, drew himself a last glass of beer from the barrel in the scullery, and made his way up to bed, where Mrs Jones was already snoring.
@@ -224,68 +224,51 @@
 Bright will shine the fields of England,
 Purer shall its waters be,
 Sweeter yet shall blow its breezes
 On the day that sets us free.
 For that day we all must labour,
 Though we die before it break;
 Cows and horses, geese and turkeys,
 All must toil for freedom’s sake.
 Beasts of England, beasts of Ireland,
 Beasts of every land and clime,
 Hearken well and spread my tidings 
 Of the golden future time.
 The singing of this song threw the animals into the wildest excitement. Almost before Major had reached the end, they had begun singing it for themselves. Even the stupidest of them had already picked up the tune and a few of the words, and as for the clever ones, such as the pigs and dogs, they had the entire song by heart within a few minutes. And then, after a few preliminary tries, the whole farm burst out into ‘Beasts of England’ in tremendous unison. The cows lowered it, the dogs whined it, the sheep bleated it, the horses whinnied it, the ducks quacked it. They were so delighted with the song that they sang it right through five times in succession, and might have continued singing it all night if they had not been interrupted.
 Unfortunately, the uproar awoke Mr Jones, who sprang out of bed, making sure that there was a fox in the yard. He seized the gun which always stood in a corner of his bedroom, and let fly a charge of number 6 shot into the darkness. The pellets buried themselves in the wall of the barn and the meeting broke up hurriedly. Everyone fled to his own sleeping place. The birds jumped on to their perches, the animals settled down in the straw, and the whole farm was asleep in a moment.
 1984
 Chapter 1
 It was a bright cold day in April, and the clocks were striking thirteen. Winston Smith, his chin nuzzled into his breast in an effort to escape the vile wind, slipped quickly through the glass doors of Victory Mansions, though not quickly enough to prevent a swirl of gritty dust from entering along with him.
 The hallway smelt of boiled cabbage and old rag mats. At one end of it a coloured poster, too large for indoor display, had been tacked to the wall. It depicted simply an enormous face, more than a meter wide: the face of a man of about forty-five, with a heavy black moustache and ruggedly handsome features. Winston made for the stairs. It was no use trying the lift. Even at the best of times it was seldom working, and at present the electric current was cut off during daylight hours. It was part of the economy drive in preparation for Hate Week. The flat was seven flights up, and Winston, who was thirty-nine and had a varicose ulcer above his right ankle, went slowly, resting several times on the way. On each landing, opposite the lift-shaft, the poster with the enormous face gazed from the wall. It was one of those pictures which are so contrived that the eyes follow you about when you move. Big Brother Is Watching You, the caption beneath it ran.
 Inside the flat a fruity voice was reading out a list of figures which had something to do with the production of pig-iron. The voice came from an oblong metal plaque like a dulled mirror which formed part of the surface of the right-hand wall. Winston turned a switch and the voice sank somewhat, though the words were still distinguishable. The instrument (the telescreen, it was called) could be dimmed, but there was no way of shutting it off completely. He moved over to the window: a smallish, frail figure, the meagerness of his body merely emphasized by the blue overalls which were the uniform of the party. His hair was very fair, his face naturally sanguine, his skin roughened by coarse soap and blunt razor blades and the cold of the winter that had just ended.
 Outside, even through the shut window-pane, the world looked cold. Down in the street little eddies of wind were whirling dust and torn paper into spirals, and though the sun was shining and the sky a harsh blue, there seemed to be no colour in anything, except the posters that were plastered everywhere. The black-mustachio’d face gazed down from every commanding corner. There was one on the house-front immediately opposite. Big Brother Is Watching You, the caption said, while the dark eyes looked deep into Winston’s own. Down at street level another poster, torn at one corner, flapped fitfully in the wind, alternately covering and uncovering the single word INGSOC. In the far distance a helicopter skimmed down between the roofs, hovered for an instant like a bluebottle, and darted away again with a curving flight. It was the police patrol, snooping into people’s windows. The patrols did not matter, however. Only the Thought Police mattered.
 Behind Winston’s back the voice from the telescreen was still babbling away about pig-iron and the overfulfillment of the Ninth Three-Year Plan. The telescreen received and transmitted simultaneously. Any sound that Winston made, above the level of a very low whisper, would be picked up by it, moreover, so long as he remained within the field of vision which the metal plaque commanded, he could be seen as well as heard. There was of course no way of knowing whether you were being watched at any given moment. How often, or on what system, the Thought Police plugged in on any individual wire was guesswork. It was even conceivable that they watched everybody all the time. But at any rate they could plug in your wire whenever they wanted to. You had to live—did live, from habit that became instinct—in the assumption that every sound you made was overheard, and, except in darkness, every movement scrutinized.
 Winston kept his back turned to the telescreen. It was safer; though, as he well knew, even a back can be revealing. A kilometer away the Ministry of Truth, his place of work, towered vast and white above the grimy landscape. This, he thought with a sort of vague distaste—this was London, chief city of Airstrip One, itself the third most populous of the provinces of Oceania. He tried to squeeze out some childhood memory that should tell him whether London had always been quite like this. Were there always these vistas of rotting nineteenth-century houses, their sides shored up with baulks of timber, their windows patched with cardboard and their roofs with corrugated iron, their crazy garden walls sagging in all directions? And the bombed sites where the plaster dust swirled in the air and the willow-herb straggled over the heaps of rubble; and the places where the bombs had cleared a larger patch and there had sprung up sordid colonies of wooden dwellings like chicken-houses? But it was no use, he could not remember: nothing remained of his childhood except a series of bright-lit tableaux occurring against no background and mostly unintelligible.
 The Ministry of Truth—Minitrue, in Newspeak—was startlingly different from any other object in sight. It was an enormous pyramidal structure of glittering white concrete, soaring up, terrace after terrace, 300 meters into the air. From where Winston stood it was just possible to read, picked out on its white face in elegant lettering, the three slogans of the Party:
 WAR IS PEACE
 FREEDOM IS SLAVERY
-IGNORANCE IS STRENGTH
-[...16 lines deleted...]
-The other person was a man named O’Brien, a member of the Inner Party and holder of some post so important and remote that Winston had only a dim idea of its nature. A momentary hush passed over the group of people round the chairs as they saw the black overalls of an Inner Party member approaching. O’Brien was a large, burly man with a thick neck and a coarse, humorous, brutal face. In spite of his formidable appearance he had a certain charm of manner. He had a trick of resettling his spectacles on his nose which was curiously disarming—in some indefinable way, curiously civilized. It was a gesture which, if anyone had still thought in such terms, might have recalled an eighteenth-century nobleman offering his snuffbox. Winston had see</t>
+IGNORANCE IS STRENGTH</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/de24a1cb-5970-4353-8f94-489c11c1034c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068134</t>
   </si>
   <si>
     <t>Discover George Orwell Combo : Animal Farm and 1984 in a Single Volume by George Orwell. This book is published by General Press in Paperback format, ISBN 9789390492459, ASIN 9390492459, under Literature and Fiction, Literary Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>