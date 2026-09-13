--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,54 +141,65 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTS9ZZ4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Horror</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC004000</t>
   </si>
   <si>
     <t>First performed in 1882, ‘Ghosts’ is a controversial and tragic play by the famed Norwegian playwright Henrik Ibsen. It is the story of Helen Alving, a wealthy widow who was unhappily married to her unfaithful husband. Helen has tried to shelter her son, Oswald, from the corrupting influence of his father’s immoral behavior and has sent him away only to discover that he is suffering from syphilis inherited from his father.
 Oswald has also unfortunately fallen in love with Regina, his mother’s maid, who is revealed to be Oswald’s illegitimate half-sister. Oswald is heartbroken and asks his mother to help him end his life with an overdose of morphine, as he fears slipping into a vegetative state as his disease progresses. It is a scathing indictment of Victorian society in which Ibsen refutes the notion that if one simply fulfills one’s duty according to the morals of the time then a good and noble life is guaranteed. Scandalous in its day for its frank discussion of venereal disease, marital infidelity, incest, and euthanasia, it continues to resonate with modern audiences for its intense psychological drama and sharp social criticism.</t>
+  </si>
+  <si>
+    <t>Henrik Ibsen (1828–1906) was a Norwegian playwright, poet, and theatre director who is widely regarded as the father of modern drama. Through his bold exploration of social issues, individual freedom, and human psychology, he transformed the theatre from a form of entertainment into a powerful medium for intellectual and emotional reflection. His plays continue to be performed around the world and have profoundly influenced modern literature, theatre, and dramatic storytelling.
+Born on March 20, 1828, in the town of Skien, Norway, Ibsen grew up in a once-prosperous family that later faced severe financial hardship. This sudden decline in fortune deeply affected him and gave him an early understanding of social expectations, personal struggle, and the fragile nature of reputation. At the age of fifteen, he left home to work as an apprentice in a pharmacy while educating himself through extensive reading and writing. During these years, he began composing poetry and plays, laying the foundation for his future literary career.
+In the early stages of his career, Ibsen worked with several theatres in Norway, gaining valuable experience as a playwright, director, and stage manager. Although his initial works attracted limited attention, he continued refining his craft with remarkable determination. After spending many years in voluntary exile in Italy and Germany, he wrote the plays that would establish his international reputation.
+Among his greatest works are Brand, Peer Gynt, A Doll's House, Ghosts, An Enemy of the People, The Wild Duck, Hedda Gabler, and The Master Builder. These plays challenged the conventions of Victorian society by addressing themes such as gender equality, marriage, hypocrisy, morality, personal responsibility, and the search for identity. A Doll's House, in particular, became a landmark in world drama for its courageous portrayal of a woman seeking independence and self-respect.
+Ibsen's realistic dialogue, psychologically complex characters, and fearless examination of social issues reshaped dramatic literature. His influence extended to countless playwrights, including George Bernard Shaw, Anton Chekhov, Arthur Miller, and Tennessee Williams, who admired his innovative approach to theatre.
+Henrik Ibsen died on May 23, 1906, in Kristiania (now Oslo), Norway. Today, he is remembered as one of the greatest dramatists in history, whose timeless plays continue to inspire audiences with their emotional depth, intellectual power, and enduring exploration of the human condition. His remarkable legacy firmly established modern theatre as a platform for truth, self-examination, and social change.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d8caa8ff-618a-4f92-8aee-ea928cf4a447.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069196</t>
   </si>
   <si>
     <t>Discover Ghosts by Henrik Ibsen. This book is published by General Press in eBook format, ISBN 9789354998539, ASIN B0CFTS9ZZ4, under Literature and Fiction, Horror, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -722,75 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>