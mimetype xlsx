--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -150,52 +150,59 @@
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1927, Ole Edvart Rolvaag's ‘Giants in the Earth’ is a classic Norweigian-American immigration novel. Ole Edvart Rolvaag was a Norwegian-American novelist and professor who became well known for his writings regarding the Norwegian American immigrant experience.
-‘Giants in the Earth’ follows a Norwegian pioneer family's struggles with the land and the elements of the Dakota Territory as they try to make a new life in America. The book is based partly on Rolvaag's personal experiences as a settler, and on the experiences of his wife’s family who had been immigrant homesteaders. 
+‘Giants in the Earth’ follows a Norwegian pioneer family's struggles with the land and the elements of the Dakota Territory as they try to make a new life in America. The book is based partly on Rolvaag's personal experiences as a settler, and on the experiences of his wife’s family who had been immigrant homesteaders.
 The novel depicts snowstorms, locusts, poverty, hunger, loneliness, homesickness, the difficulty of fitting into a new culture, and the estrangement of immigrant children who grow up in a new land. Giants in the Earth was turned into an opera by Douglas Moore and Arnold Sundgaard; it won the Pulitzer Prize for Music in 1951.</t>
+  </si>
+  <si>
+    <t>Ole Edvart Rølvaag (1876–1931), often written in English as Ole Edvart Rolvaag, was a Norwegian-American novelist, educator, and historian best known for his powerful novels about immigrant life on the American frontier. His works vividly portray the hardships, hopes, and emotional struggles of Scandinavian settlers in the United States. Through his compassionate storytelling, Rølvaag gave voice to the sacrifices made by immigrants as they sought new opportunities while trying to preserve their cultural identity.
+Rølvaag was born on April 22, 1876, on the island of Dønna in Nordland, Norway. He grew up in a fishing and farming community where hard work and resilience were essential to everyday life. As a young man, he dreamed of broader opportunities, and in 1896, at the age of twenty, he emigrated to the United States. Like many Norwegian immigrants of his generation, he arrived with limited resources but a strong determination to build a better future.
+After settling in South Dakota, Rølvaag worked on farms while continuing his education. He eventually enrolled at St. Olaf College in Northfield, Minnesota, where he studied literature and history. Following his graduation, he joined the college's faculty and spent many years teaching Norwegian language and literature. He became deeply committed to preserving the cultural traditions of Norwegian Americans and encouraging future generations to value their heritage.
+Rølvaag achieved lasting literary fame with his immigrant trilogy, beginning with Giants in the Earth (1927), followed by Peder Victorious and Their Fathers' God. These novels offered a realistic and deeply moving portrait of pioneer life on the Great Plains. Rather than presenting frontier life as a simple adventure, Rølvaag explored its emotional and psychological challenges, especially the loneliness, cultural displacement, and hardships faced by immigrant families. His characters reflected both the courage and vulnerability of those who left their homeland in search of a new beginning.
+Ole Edvart Rølvaag died on November 5, 1931, in Northfield, Minnesota. Today, he is recognized as one of the most important voices in immigrant literature. His novels continue to be admired for their historical authenticity, emotional depth, and profound understanding of the immigrant experience. Through his writing, Rølvaag preserved the stories of countless pioneers whose determination helped shape the cultural landscape of the American Midwest.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/dd40827c-325c-46f0-87ae-e18cae99f39b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068995</t>
   </si>
   <si>
     <t>Discover Giants in the Earth by Ole Edvart Rolvaag. This book is published by General Press in eBook format, ISBN 9789354993091, ASIN B0BBRJ4HF6, under Literature and Fiction, Historical Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,67 +748,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>