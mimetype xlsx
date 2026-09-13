--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,57 +149,100 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Indian Writing</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>FIC004000, POE000000, POE023000</t>
   </si>
   <si>
     <t>2018-01-25 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Moving, heart-felt prose poems by the beloved and much admired Bengali poet and mystic who first achieved international fame (and a Nobel Prize) in 1913 with his translation of these moving poems. Reminiscent of Blake and Gibran, they include many works that are almost biblical in their rhythms, phrasing and images.
-A collection of over one hundred inspirational poems, Gitanjali covers the breadth of life's experiences, from the quite pleasure of observing children at play to man's struggle with his god.</t>
+    <t>'Gitanjali' by Rabindranath Tagore is a celebrated work of devotional poetry and spiritual literature that explores the deepest questions of faith, love, life, death, and humanity’s relationship with the divine. What makes this classic so moving is its quiet simplicity: rather than presenting grand religious arguments, Tagore finds the sacred in ordinary moments, human emotions, nature, work, suffering, and the longing of the individual soul.
+The poems in Gitanjali, meaning “Song Offerings,” unfold like an intimate conversation between the poet and a presence greater than himself. Tagore writes of a human heart that seeks closeness with God while recognizing its own weaknesses, doubts, pride, and limitations. The speaker repeatedly turns away from worldly possessions and ego, searching instead for humility, freedom, inner peace, and a life devoted to something beyond the self. Along the way, love becomes more than a personal emotion; it becomes a spiritual force capable of connecting human beings with one another and with the world around them.
+Nature plays an especially important role in the collection. Rivers, flowers, sunlight, seasons, dust, birds, and changing landscapes become reflections of spiritual truth. Tagore’s vision is not one of escaping the world but of discovering the divine within it. He also celebrates ordinary people and everyday labor, suggesting that holiness can be found not only in temples or moments of prayer but in honest work and compassionate human connection.
+At its heart, 'Gitanjali' is a meditation on surrender, devotion, mortality, and the search for meaning. Its language is lyrical yet remarkably accessible, allowing readers to approach profound ideas through images and emotions rather than complicated philosophy. More than a collection of poems, it feels like a journey inward—a gentle invitation to look beyond the noise of everyday life and listen to the voice of the soul. Even after more than a century, Gitanjali continues to raise timeless questions about what it means to love, believe, live, and finally let go, making it a classic worth discovering for yourself.</t>
   </si>
   <si>
     <t>Rabindranath Tagore (1861-1941) was the youngest son of Debendranath Tagore, a leader of the Brahmo Samaj. He was educated at home and although at seventeen he was sent to England for formal schooling, he did not finish his studies there. In his mature years, in addition to his many-sided literary activities, he managed the family estates, a project which brought him into close touch with common humanity and increased his interest in social reforms. He also started an experimental school at Shantiniketan where he tried his Upanishadic ideals of education. From time to time he participated in the Indian nationalist movement, though in his own non-sentimental and visionary way; and Gandhi, the political father of modern India, was his devoted friend. Tagore was knighted by the ruling British Government in 1915, but within a few years he resigned the honour as a protest against British policies in India.
 Tagore had early success as a writer in his native Bengal. With his translations of some of his poems he became rapidly known in the West. In fact, his fame attained a luminous height, taking him across continents on lecture tours and tours of friendship. For the world he became the voice of India's spiritual heritage; and for India, especially for Bengal, he became a great living institution.
-Although, Tagore wrote successfully in all literary genres, he was first of all a poet. Among his fifty and odd volumes of poetry are Manasi (1890) {The Ideal One}, Sonar Tari (1894) {The Golden Boat}, Gitanjali (1910) {Song Offerings}, Gitimalya (1914) {Wreath of Songs}, and Balaka (1916) {The Flight of Cranes}. The English renderings of his poetry, which include The Gardener (1913), Fruit-Gathering (1916), and The Fugitive (1921), do not generally correspond to particular volumes in the original Bengali; and in spite of its title, Gitanjali: Song Offerings (1912), the most acclaimed of them, contains poems from other works besides its namesake. Tagore’s major plays are Raja (1910) {The King of the Dark Chamber}, Dakghar (1912) {The Post Office}, Achalayatan (1912) {The Immovable}, Muktadhara (1922) {The Waterfall}, and Raktakaravi (1926) {Red Oleanders}. He is the author of several volumes of short stories and a number of novels, among them Gora (1910), Ghare-Baire (1916) {The Home and the World}, and Yogayog (1929) {Crosscurrents}. Besides these, he wrote musical dramas, dance dramas, essays of all types, travel diaries, and two autobiographies, one in his middle years and the other shortly before his death in 1941. Tagore also left numerous drawings and paintings, and songs for which he wrote the music himself.</t>
+Although, Tagore wrote successfully in all literary genres, he was first of all a poet. Among his fifty and odd volumes of poetry are Manasi (1890) {The Ideal One}, Sonar Tari (1894) {The Golden Boat}, Gitanjali (1910) {Song Offerings}, Gitimalya (1914) {Wreath of Songs}, and Balaka (1916) {The Flight of Cranes}. The English renderings of his poetry, which include The Gardener (1913), Fruit-Gathering (1916), and The Fugitive (1921), do not generally correspond to particular volumes in the original Bengali; and in spite of its title, Gitanjali: Song Offerings (1912), the most acclaimed of them, contains poems from other works besides its namesake. Tagore’s major plays are Raja (1910) {The King of the Dark Chamber}, Dakghar (1912) {The Post Office}, Achalayatan (1912) {The Immovable}, Muktadhara (1922) {The Waterfall}, and Raktakaravi (1926) {Red Oleanders}. He is the author of several volumes of short stories and a number of novels, among them Gora (1910), Ghare-Baire (1916) {The Home and the World}, and Yogayog (1929) {Crosscurrents}.
+Besides these, he wrote musical dramas, dance dramas, essays of all types, travel diaries, and two autobiographies, one in his middle years and the other shortly before his death in 1941. Tagore also left numerous drawings and paintings, and songs for which he wrote the music himself.</t>
+  </si>
+  <si>
+    <t>Rabindranath Tagore’s Gitanjali, often translated as “Song Offerings,” is not a conventional book with a continuous story, plot, or group of characters. It is a collection of deeply personal poems in which Tagore explores God, nature, love, death, work, human dignity, loneliness, and the search for spiritual freedom. Written in a simple yet profound language, the poems describe an inner journey from self-centeredness toward surrender, from fear toward freedom, and from separation toward a sense of unity with the world.
+The English Gitanjali, published in 1912, brought Tagore international recognition and contributed to his receiving the Nobel Prize in Literature in 1913. Although the poems are deeply rooted in Indian spiritual traditions, their emotional concerns are universal. Tagore speaks about the human longing to find meaning in ordinary existence and to experience a living relationship with the divine.
+The Search for God
+At the heart of Gitanjali is Tagore’s relationship with God. Yet the God he describes is not distant, abstract, or confined to a temple. The divine is present in nature, in human relationships, in work, in suffering, and in everyday life.
+The speaker repeatedly addresses God directly, sometimes as a beloved, sometimes as a master, sometimes as a companion, and sometimes as an unseen presence. There is an intimate quality to these conversations. The poet does not pretend to possess perfect faith. Instead, he admits his weaknesses, doubts, distractions, pride, and fears.
+This makes the spirituality of Gitanjali deeply human. Tagore’s relationship with God is not presented as something already completed. It is a continuous search. The poet longs to become worthy of divine presence, but he also recognizes that his own ego constantly stands in the way.
+The Problem of the Ego
+One of the collection’s most important themes is the struggle against ego and selfishness. Tagore repeatedly suggests that human beings suffer because they become too attached to possessions, pride, status, personal desires, and the illusion of separateness.
+The individual wants to possess life rather than receive it. He wants recognition rather than service. He wants to control rather than surrender.
+Tagore therefore longs to empty himself of unnecessary pride so that something greater can enter. His spiritual ideal is not the destruction of individuality but its transformation. The human self becomes meaningful when it recognizes its connection with something larger than itself.
+This surrender is not passive weakness. It is a form of liberation. When the individual stops making the ego the center of existence, life becomes wider, more generous, and more joyful.
+Nature as a Spiritual Presence
+Nature occupies an essential place in Gitanjali. Rivers, flowers, rain, sunlight, clouds, seasons, fields, birds, and the changing sky are not merely decorative images. They are ways through which the poet experiences the sacred.
+The natural world constantly reminds the speaker that life is larger than individual concerns. A flower blooms without demanding recognition. A river moves without possessing anything. The seasons change without resistance. Through such images, Tagore presents nature as a teacher of humility, renewal, and freedom.
+The beauty of nature also connects the physical and spiritual worlds. A morning breeze or a simple landscape can become an occasion for discovering divine presence. Tagore suggests that spiritual experience does not always require withdrawal from the world; sometimes it requires learning to see the world more deeply.
+God in Ordinary Human Life
+A particularly striking feature of Gitanjali is Tagore’s rejection of spirituality that isolates itself from ordinary people. He does not believe that one can truly find God by escaping human life and hiding away in religious ritual.
+Instead, the divine can be encountered among ordinary workers—the farmer, laborer, traveler, and person engaged in daily effort. This gives the collection an important ethical dimension.
+Tagore’s message is that love of God must express itself through love and service toward humanity. Spirituality that ignores human suffering becomes empty. The sacred is present not only in prayer but also in honest work, compassion, and participation in the life of the world.
+This idea makes Gitanjali more than a collection of devotional poems. It becomes a meditation on how a person should live.
+Freedom from Fear
+Another major theme is freedom. Tagore is deeply concerned with the many forms of imprisonment that affect human beings: fear, ignorance, narrow-mindedness, superstition, social divisions, and excessive attachment to tradition.
+One of the collection’s most famous visions is of a country where the mind is “without fear” and knowledge is freely available. In this vision, freedom is not simply political independence. It is intellectual and spiritual freedom.
+A truly free person is capable of thinking clearly, seeking truth, and moving beyond artificial divisions. Tagore connects personal liberation with the liberation of society. A nation cannot become genuinely free if its people remain imprisoned by fear and prejudice.
+Love, Separation, and Longing
+The poems also use the language of love and longing. The speaker often waits for the divine beloved, sometimes feeling close to God and sometimes painfully separated.
+This longing gives the poems their emotional intensity. The absence of God is not simply emptiness; it creates a desire that continually draws the speaker forward.
+Human love and divine love sometimes overlap in Tagore’s imagery. Love becomes a way of understanding the relationship between the individual and the infinite. The heart longs for union because it senses that its present state of separation is incomplete.
+Death and Immortality
+Death is another recurring presence in Gitanjali. Tagore does not treat death merely as something terrifying. Instead, he gradually learns to see it as part of the larger rhythm of existence.
+Death reminds human beings that they do not own life. Everything they possess is temporary. Yet this recognition need not produce despair. When one learns to surrender attachment, death becomes less frightening.
+The poet hopes to meet death with dignity and openness, having lived fully and offered himself completely. Immortality, in this sense, is not necessarily endless physical existence. It is participation in something larger than the individual self.
+The Journey Toward Spiritual Fulfillment
+Taken as a whole, Gitanjali describes an inner movement. The poet begins with a sense of separation, weakness, and longing. He struggles against pride and attachment, searches for God in nature and humanity, confronts fear and death, and gradually moves toward surrender and acceptance.
+The journey never becomes a simple declaration that all problems have disappeared. Tagore retains humility about the human condition. Spiritual awareness comes through repeated moments of recognition rather than through one dramatic revelation.
+Ultimately, Gitanjali teaches that the sacred is already present within ordinary life. God is not something that must necessarily be discovered by escaping the world. God can be found in love, work, nature, beauty, suffering, humility, and service.
+The deepest message of the collection is therefore one of surrender and connection. Human beings become truly free not when they possess everything, but when they release their possessiveness. They become spiritually rich not by accumulating more, but by giving themselves more completely. And they come closer to the divine when they stop seeing themselves as isolated individuals and recognize the unity that connects all life.
+In Gitanjali, Tagore transforms personal prayer into universal poetry. His poems speak quietly, but their central invitation is powerful: live without fear, love without possession, work without selfishness, accept death without despair, and remain open to the divine presence flowing through the world.</t>
   </si>
   <si>
     <t>Chapter 1
 Thou hast made me endless, such is thy pleasure. This frail vessel thou emptiest again and again, and fillest it ever with fresh life.
 This little flute of a reed thou hast carried over hills and dales, and hast breathed through it melodies eternally new.
 At the immortal touch of thy hands my little heart loses its limits in joy and gives birth to utterance ineffable.
 Thy infinite gifts come to me only on these very small hands of mine. Ages pass, and still thou pourest, and still there is room to fill.
 Chapter 2
 When thou commandest me to sing, it seems that my heart would break with pride; and I look to thy face, and tears come to my eyes.
 All that is harsh and dissonant in my life melts into one sweet harmony – and my adoration spreads wings like a glad bird on its flight across the sea.
 I know thou takest pleasure in my singing. I know that only as a singer I come before thy presence.
 I touch by the edge of the far-spreading wing of my song thy feet which I could never aspire to reach.
 Drunk with the joy of singing I forget myself and call thee friend who art my lord.
 Chapter 3
 I know not how thou singest, my master! I ever listen in silent amazement.
 The light of thy music illumines the world. The life breath of thy music runs from sky to sky. The holy stream of thy music breaks through all stony obstacles and rushes on.
 My heart longs to join in thy song, but vainly struggles for a voice. I would speak, but speech breaks not into song, and I cry out baffled. Ah, thou hast made my heart captive in the endless meshes of thy music, my master!
 Chapter 4
 Life of my life, I shall ever try to keep my body pure, knowing that thy living touch is upon all my limbs.
 I shall ever try to keep all untruths out from my thoughts, knowing that thou art that truth which has kindled the light of reason in my mind.
 I shall ever try to drive all evils away from my heart and keep my love in flower, knowing that thou hast thy seat in the inmost shrine of my heart.
 And it shall be my endeavour to reveal thee in my actions, knowing it is thy power gives me strength to act.
 Chapter 5
 I ask for a moment’s indulgence to sit by thy side. The works that I have in hand I will finish afterwards.
 Away from the sight of thy face my heart knows no rest nor respite, and my work becomes an endless toil in a shoreless sea of toil.
@@ -852,68 +895,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>