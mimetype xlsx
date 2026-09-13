--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,78 +134,110 @@
   <si>
     <t>Gone with the Wind</t>
   </si>
   <si>
     <t>Margaret Mitchell</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>American Classics</t>
   </si>
   <si>
     <t>FIC027050, FIC027020, PHI005000</t>
   </si>
   <si>
     <t>2021-07-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Widely considered The Great American Novel, and often remembered for its epic film version, 'Gone With the Wind' vividly depicts the drama of the Civil War and Reconstruction. It tells the growth story of Scarlett under the background the Civil War and its aftermath. With burning fields expands and the deterioration of living environment, the resistance and stubbornness inside her gradually expose. In a series of frustrations, she saves herself and changes the fortune of the family. Meanwhile, she experiences the struggle and growth of love and finally she knows who is her true love in heart.</t>
   </si>
   <si>
     <t>Margaret Mitchell, 1900 - 1949 Novelist Margaret Mitchell was born November 8, 1900 in Atlanta, Georgia to Eugene Muse Mitchell, a prominent attorney, and Maybelle Stephens Mitchell, a suffragette. She attended Smith College from 1918-1919 to study psychiatry, but she had to return to Atlanta when her mother died during the great flu epidemic of 1918. In 1922, she married Red Upshaw but left him three months later and had the marriage annulled. In 1925, she married John Marsh, the best man at her first wedding. He died in 1952. Mitchell joined the prestigious Debutante Club, but her public drinking, smoking and her performance of an Apache dance in a sensual costume, ended that for her. She was refused membership to the Atlanta Junior League. She began her writing career as a feature writer for the Atlanta Journal. She authored a freelance column for the paper called Elizabeth Bennett's Gossip. Mitchell is the author of the best selling novel of all time, "Gone with the Wind" (1936).</t>
   </si>
   <si>
+    <t>Margaret Mitchell’s Gone with the Wind, published in 1936, is a sweeping historical novel set against the American Civil War and its aftermath. At its center is Scarlett O’Hara, a beautiful, determined, selfish, and remarkably resilient young woman who grows up on the plantation Tara in Georgia. Through Scarlett’s life, Mitchell tells a story about love, survival, ambition, loss, and social change. At the same time, the novel presents the antebellum South and the Confederacy through a romanticized perspective, particularly in its treatment of slavery and race. Reading the book today therefore requires appreciating its literary power while also recognizing the deeply troubling assumptions embedded in its portrayal of American history.
+Scarlett begins the story as a sixteen-year-old who is accustomed to being admired and obeyed. She lives comfortably at Tara, surrounded by her father Gerald, her mother Ellen, her sisters, and enslaved Black people whose labor sustains the plantation. Scarlett is charming and intelligent, but she is also spoiled and intensely concerned with getting what she wants. Her greatest desire is Ashley Wilkes, the thoughtful and gentle son of a neighboring plantation family.
+Scarlett believes Ashley loves her, but Ashley is preparing to marry Melanie Hamilton, a quiet and kind young woman. Scarlett cannot understand why Ashley would choose Melanie over her. When she secretly confesses her love to Ashley, he admits that he cares for her but makes it clear that he intends to marry Melanie. Scarlett reacts with anger and humiliation. In a moment of spite, she agrees to marry Melanie’s brother Charles Hamilton, even though she does not love him.
+This decision begins a chain of events that changes Scarlett’s life completely. The Civil War breaks out, and the world she knows starts collapsing. The young men leave for the Confederate army, families are separated, and the comfortable plantation society that Scarlett took for granted begins to disappear.
+Scarlett’s husband dies during the war, leaving her a young widow. She does not mourn him deeply because she never loved him. Instead, she is frustrated by the restrictions placed upon widows. When she goes to Atlanta with Melanie, she finds herself surrounded by the harsh realities of wartime. Atlanta is filled with wounded soldiers, shortages, fear, and grief.
+Mitchell portrays the war as a force that destroys the old Southern social order. The romantic world of parties, dances, plantations, and carefully arranged marriages gives way to hunger, death, and uncertainty. Scarlett, however, becomes increasingly focused on survival. Her concern is not abstract ideals but food, shelter, money, and the preservation of Tara.
+One of the novel’s most dramatic moments occurs when Atlanta falls. Scarlett, who is pregnant Melanie’s caretaker, struggles to escape the burning city. With the help of Rhett Butler, she manages to leave Atlanta and begin the dangerous journey back to Tara. Rhett is one of the novel’s most complex characters: cynical, witty, practical, rebellious, and deeply attracted to Scarlett. Unlike many of the men around her, he sees the world without illusions. He understands that the Confederacy is losing and that the old Southern way of life cannot survive.
+Scarlett eventually reaches Tara and discovers that her mother has died. Her father, broken by grief, is no longer capable of protecting the family. The plantation has been devastated, and there is almost nothing left to eat. Scarlett’s sisters are ill, Melanie is weak after childbirth, and the household is desperately hungry.
+At this point, Scarlett makes one of the defining promises of her life: she will never allow her family to starve again. She goes into the fields herself and digs for food. The once-spoiled young woman is transformed by necessity into someone capable of extraordinary endurance. She steals, lies, bargains, and works whenever necessary. Her morality becomes increasingly flexible because survival has become her highest priority.
+Scarlett’s famous attachment to Tara grows even stronger. Tara is more than a plantation to her; it represents home, security, family, and the world she lost. Her determination to preserve it becomes the driving force behind many of her decisions.
+When the war ends, the South is devastated. Tara faces heavy taxes, and Scarlett becomes desperate to find money to save it. She learns that Frank Kennedy, the fiancé of her sister Suellen, has accumulated money through his business. Scarlett decides to marry him, deliberately taking him away from her sister. It is a cruel act, but Scarlett sees marriage as a means of survival rather than romance.
+After Frank dies, Scarlett takes over his business and becomes increasingly involved in Atlanta’s commercial world. She shocks traditional Southern society by behaving like a businesswoman, hiring workers, making money, and refusing to follow the social expectations imposed upon women.
+Rhett Butler eventually becomes Scarlett’s husband. Unlike the idealized Ashley, Rhett is strong enough to challenge Scarlett and perceptive enough to understand her ambitions. Their relationship is passionate but deeply unstable. Both are proud, stubborn, and emotionally guarded. Rhett loves Scarlett, but he also recognizes that she is obsessed with Ashley.
+Scarlett, meanwhile, continues to believe that Ashley is the great love of her life. Yet her relationship with him is based largely on fantasy. She imagines him as the embodiment of the old South: honorable, refined, and gentle. In reality, Ashley is indecisive and unable to adapt easily to the changed world. Scarlett gradually becomes the stronger and more practical person.
+One of the novel’s most important relationships is actually between Scarlett and Melanie. At first Scarlett regards Melanie as a rival and an obstacle. She believes Melanie has taken Ashley away from her. Yet Melanie repeatedly demonstrates extraordinary kindness toward Scarlett. She trusts her, defends her, and remains loyal even when others criticize her.
+Over time, Scarlett develops a reluctant respect for Melanie. She begins to understand that Melanie possesses a quiet strength that is different from her own. Scarlett survives by force of will, while Melanie survives through compassion, loyalty, and emotional courage. Their relationship becomes one of the novel’s most moving examples of how people can misunderstand one another before gradually recognizing each other’s worth.
+The tragedy of Melanie’s death finally breaks through some of Scarlett’s illusions. Scarlett realizes how deeply Melanie loved her and how much she herself depended upon Melanie. She also begins to understand that her obsession with Ashley has prevented her from recognizing the people who were truly important in her life.
+By then, however, her marriage to Rhett has deteriorated badly. Their daughter Bonnie’s death becomes a devastating turning point. Rhett is shattered by the loss, and his grief exposes an emotional vulnerability that he has spent years hiding. Scarlett also suffers, but the tragedy creates a distance between them that they cannot overcome.
+Eventually, Scarlett realizes that Ashley was never the person she imagined him to be. Her romantic obsession had been sustained by an idea rather than reality. More painfully, she begins to recognize that Rhett may have been the person who understood her best.
+But this realization comes too late. Rhett has finally exhausted his patience. He tells Scarlett, in essence, that he no longer has the emotional strength to continue hoping for her love. He leaves her, and Scarlett is devastated.
+Yet the novel does not end with Scarlett completely defeated. Instead, she returns mentally to Tara. She tells herself that tomorrow is another day and that she will find a way to continue. This final determination captures her character perfectly. Scarlett may lose people, relationships, illusions, and even the social world she once knew, but she refuses to surrender.
+The title Gone with the Wind refers to the disappearance of an entire civilization and way of life. The plantation society of Scarlett’s childhood has been destroyed by war and Reconstruction. The world of grand houses, formal manners, social traditions, and inherited privilege has vanished. But Mitchell complicates this idea by showing that the old world was itself built upon slavery and racial inequality. The novel often treats that system nostalgically, which is one of its most significant historical and moral limitations.
+From a modern perspective, the novel must therefore be read critically. Its depiction of enslaved people and the postwar South reflects the racial myths and Lost Cause ideas that were influential when Mitchell wrote the book. The suffering and humanity of Black Americans are not given the same narrative importance as the suffering of white Southerners. The book’s romantic vision of the plantation South can obscure the brutality of slavery that made that society possible.
+Nevertheless, Scarlett’s personal story remains compelling because she represents the human capacity to adapt when familiar structures disappear. She is not conventionally heroic. She can be selfish, manipulative, vain, and ruthless. Yet she is also courageous, hardworking, intelligent, and extraordinarily persistent. Her refusal to give up makes her one of American literature’s most memorable characters.
+Ultimately, Gone with the Wind is a story about the collapse of a world and the struggle to survive its destruction. Scarlett spends much of the novel trying to recover the past, whether through Ashley, Tara, or her memories of her mother. Gradually, she learns that the past cannot be restored. Survival requires adaptation.
+Her tragedy is that she often understands this truth only after losing what she truly values. Her strength is that, even after terrible losses, she continues to believe that life can begin again.
+That mixture of tragedy and determination gives the novel its lasting emotional force. Beneath its romance and historical drama lies a universal human experience: the pain of watching one world disappear and the difficult task of building another. Scarlett does not know what tomorrow will bring, but she is determined to meet it. And that determination—flawed, stubborn, sometimes selfish, but undeniably powerful—is ultimately what defines her.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/87caea61-be80-43b0-9896-9fc74970726b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068141</t>
   </si>
   <si>
-    <t>Discover Gone with the Wind by Margaret Mitchell. This book is published by General Press in Paperback format, ISBN 9789390492787, ASIN 9390492785, under Literature and Fiction, Classics.</t>
+    <t>Discover Gone with the Wind by Margaret Mitchell. This book is published by General Press in Paperback format, ISBN 9789390492787, ASIN 9390492785, under Literature and Fiction, Historical Fiction, American Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -726,84 +758,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>1144</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>1195.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>