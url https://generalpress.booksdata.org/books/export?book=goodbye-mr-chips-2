--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,78 +132,84 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>Goodbye, Mr. Chips</t>
   </si>
   <si>
     <t>James Hilton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>British Literature</t>
   </si>
   <si>
     <t>FIC014000, FIC098050, FIC084030</t>
   </si>
   <si>
     <t>2023-09-05 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘Good-Bye, Mr. Chips' is a novella by James Hilton, published in both the United States and the United Kingdom in 1934. Such is its popularity that it has been adapted into two films and two television series. Mr. Chips is an admirable school teacher at Brookfield, a fictional boys' English public boarding school. It is a sentimental book showing how he overcomes his mediocre academic record and his profound shyness to become a tremendous educator. 
 It also depicts the sweeping social changes that Mr. Chips experiences. He begins his tenure at Brookfield in 1870, at the beginning of the Franco-Prussian War, and covers Victoria's death and along with her the social order, and the devastating impact of war on British society, with countless old masters and schoolboys dying on the battlefield in World War I. Mr. Chips dies just as Adolf Hilter rises to power.</t>
   </si>
   <si>
     <t>James Hilton was born in Lancashire in 1900, the son of a headmaster. His best known books, Lost Horizon and Goodbye Mr Chips, were written during the thirties, a period which afforded him great commercial success and enormous popularity. Lost Horizon was made into a blockbuster Hollywood film in 1937. For a time, Hilton was highest paid screen-writer in Hollywood and he won an Academy Award in 1942 for his work on the screenplay of Mrs. Miniver. Hilton continued to write novels throughout his career. He died in 1954.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/42decd23-5cba-4115-bf9d-18b841dadfac.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067669</t>
   </si>
   <si>
-    <t>Discover Goodbye, Mr. Chips by James Hilton. This book is published by General Press in Hardcover format, ISBN 9789354996153, ASIN 9354996159, under Literature and Fiction.</t>
+    <t>Discover Goodbye, Mr. Chips by James Hilton. This book is published by General Press in Hardcover format, ISBN 9789354996153, ASIN 9354996159, under Literature and Fiction, Historical Fiction, British Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,85 +727,89 @@
       </c>
       <c r="G2" s="2">
         <v>9354996159</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>96</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>