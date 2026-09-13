--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,76 +135,82 @@
     <t>Grace Abounding to the Chief of Sinners</t>
   </si>
   <si>
     <t>John Bunyan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B3QJ99M8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Theology</t>
+  </si>
+  <si>
+    <t>Christian Living</t>
   </si>
   <si>
     <t>REL110000</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>‘Grace Abounding to the Chief of Sinners’ by John Bunyan is one of the classic spiritual autobiographies. It was composed while Bunyan was serving a twelve-year prison sentence in Bedford gaol for preaching without a license and was first published in 1666. This book is Bunyan’s pilgrimage from a profane life filled with cursing and blasphemy, to becoming one of the most prominent religious authors in English literature. Throughout his account, Bunyan relies closely on the firm promises of God's Word as a spiritual defence. 
 Bunyan explains his previous struggles with sin, temptation, and a conflicted conscience. This testimony serves to truly magnify how the grace of God alone saved the doomed life of this hurting sinner. His works have gone on to become some of the most influential pieces of Christian literature of all time. This honest account offers real hope and proof of a gracious God who loves His people unconditionally and with life-changing power. It captures amazing moments of self-discovery, and narrates the agonizing turmoil of doubt.</t>
   </si>
   <si>
     <t>JOHN BUNYAN (1628-1688) was a Puritan preacher and writer in England. Bunyan had very little schooling. He followed his father in the tinker's trade, and served in the parliamentary army from 1644 to 1647. In 1655, Bunyan became a deacon and began preaching. He experienced marked success from the start and was the pastor of the Bedford church.
 Bunyan is the author of The Pilgrim's Progress which he wrote in 1676 while imprisoned for preaching without a license. His numerous other titles include Grace Abounding to the Chief of Sinners and Holy War.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ea581d36-9aad-4c5b-89d2-20b64899f70a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068846</t>
   </si>
   <si>
-    <t>Discover Grace Abounding to the Chief of Sinners by John Bunyan. This book is published by General Press in eBook format, ISBN 9789354990649, ASIN B0B3QJ99M8, under Christian Books and Bibles.</t>
+    <t>Discover Grace Abounding to the Chief of Sinners by John Bunyan. This book is published by General Press in eBook format, ISBN 9789354990649, ASIN B0B3QJ99M8, under Christian Books and Bibles, Theology, Christian Living.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -720,83 +726,87 @@
       <c r="F2" s="2">
         <v>9789354990649</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>