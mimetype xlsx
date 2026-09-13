--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>Great American Short Stories</t>
   </si>
   <si>
     <t>Various Authors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>LIT004040, FIC003000, FIC029000, FIC031020</t>
   </si>
   <si>
     <t>2017-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Featuring 19 of the finest works from the most distinguished writers in the American short-story tradition, this new compilation begins with Nathaniel Hawthorne's 1835 tale 'Young Goodman Brown' and ranges across an entire century, concluding with Ernest Hemingway's 1927 classic, 'The Killers'. Other selections include Poe's 'The Tell-Tale Heart', Melville's 'Bartleby', Harte's 'The Luck of Roaring Camp', 'To Build a Fire', by Jack London, 'The Real Thing' by Henry James, F. Scott Fitzgerald's 'Bernice Bobs Her Hair', plus stories by Mark Twain, Sarah Orne Jewett, Charles Chesnutt, Kate Chopin, Stephen Crane, Willa Cather, Ambrose Bierce, Theodore Dreiser, and others. Perfect for classroom use, this outstanding collection of tales will also prove popular with fiction readers everywhere.</t>
   </si>
   <si>
     <t>The expression "various authors" is used to credit creative works resulting from a collaboration. In English, it is more common to describe the authors of such a compilation collectively, for example by saying for what occasion the texts were written or by naming one writer, for example, the first one in the alphabet, and then adding et al.
 It may be abbreviated as Vv.Aa., which is rarely used in English except by non-native speakers, who look for an exact equivalent to similar terms (usually abbreviated Aa.Vv.) in Italian, Spanish, and other languages. The expansion of the acronym is the Latin expression auctores varii.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/256a51cd-3d4b-4c1b-8c57-7a1714b7cedd.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067942</t>
@@ -727,84 +730,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>276</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>