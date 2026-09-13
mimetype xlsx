--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>Great German Short Stories</t>
   </si>
   <si>
     <t>Various Authors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07DYKDRHJ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>FIC047000, FIC004000</t>
   </si>
   <si>
     <t>2018-06-22 00:00:00</t>
   </si>
   <si>
     <t>The unique boundaries of the short story have attracted a majority of the prominent writers in the German language since the genre attained its modern form and became widely read around the turn of the 19th century.
 Translations of eight masterpieces by writers who defined the modern German short story, including Arthur Schnitzler's 'Lieutenant Gustl', Heinrich von Kleist's 'Earthquake in Chile', as well as important works by Franz Kafka, Thomas Mann, Gerhart Hauptmann, Rainer Maria Rilke, E. T. A. Hoffmann, and Clemens Brentano.
 Required reading for students of world literature, this volume will be a welcome addition to the collection of any literary connoisseur.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c22517e2-6d9b-4d7e-be67-bd0d9bff58ed.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068467</t>
   </si>
   <si>
     <t>Discover Great German Short Stories by Various Authors. This book is published by General Press in eBook format, ISBN 9789387669925, ASIN B07DYKDRHJ, under Literature and Fiction.</t>
   </si>
 </sst>
@@ -717,81 +723,85 @@
       <c r="F2" s="2">
         <v>9789387669925</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>210.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>