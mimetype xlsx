--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>Great Horror Stories</t>
   </si>
   <si>
     <t>Various Authors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Horror</t>
   </si>
   <si>
     <t>FIC015000, FIC004000, FIC021000</t>
   </si>
   <si>
     <t>2017-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>"The oldest and strongest emotion of mankind is fear, and the oldest and strongest kind of fear is fear of the unknown."
 —H. P. Lovecraft
 Fans of horror and the supernatural will savor the dark delicacies in this spine-tingling anthology of the genre's very best. Featuring an international gallery of the world's great horror writers, this collection celebrates one of literature's most popular forms of fiction with 14 masterfully crafted tales of terror. This stimulating and provocative collection of finest ghost and horror stories abounds in crimes of passion, restless specters seeking revenge, haunted houses, forewarnings of doom, and sound minds deranged by
 contact with the spirit world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c14a196e-9a10-4c34-a192-1dd5f42cc0f8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067946</t>
   </si>
@@ -720,83 +726,87 @@
       </c>
       <c r="G2" s="2">
         <v>9380914083</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>256</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>