--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,72 +137,82 @@
   <si>
     <t>Lewis Sperry Chafer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGKMVLP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
-    <t>Christian Living</t>
-[...2 lines deleted...]
-    <t>Religion</t>
+    <t>Christian Spiritual Growth</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
+  </si>
+  <si>
+    <t>REL012120, REL067000</t>
   </si>
   <si>
     <t>He that is Spiritual defines true Christian living and unpacks the Bible concerning spirituality: what it is and how it is secured. Few books have been more warmly received by Bible teachers and students. Nothing could be more important to Christians than the theme of this book. Its sound teaching corrects many false impressions and presents a scriptural pattern for the full life in Christ.
 Written by Lewis Sperry Chafer, the founder and first president of the Dallas Theological Seminary. He served as a Professor of Systematic Theology since its beginning in 1924 and was editor of Bibliotheca Sacra from 1940 to the time of his death in 1952.
 His leading is only for those who are already committed to do as He may choose. To such it may be said: God is able to speak loud enough to make a willing soul hear.
 —Lewis Sperry Chafer (He That Is Spiritual: A Classic Study of the Biblical Doctrine of Spirituality)</t>
   </si>
   <si>
+    <t>Lewis Sperry Chafer (1871–1952) was an influential American theologian, Bible teacher, and educator whose work shaped modern evangelical theology in the twentieth century. He is best remembered as the founder and first president of Dallas Theological Seminary, an institution that became one of the world's leading centers for evangelical and biblical studies. Through his books, sermons, and teaching, Chafer encouraged countless students and pastors to develop a deeper understanding of the Bible and the Christian faith.
+Chafer was born on February 27, 1871, in Rock Creek, Ohio. Raised in a Christian home, he developed an early interest in the Scriptures and in sharing his faith with others. Although he did not follow the traditional path of formal theological education in his early years, he was a gifted student of the Bible and devoted himself to careful study. His passion for teaching and evangelism led him into Christian ministry, where he quickly gained respect as a thoughtful speaker and writer.
+A significant influence on Chafer's life was the renowned evangelist C. I. Scofield, whose emphasis on biblical interpretation and dispensational theology helped shape Chafer's own theological outlook. Inspired by Scofield's teaching, Chafer dedicated much of his ministry to explaining the Bible in a systematic and accessible way. In 1924, he founded Dallas Theological Seminary in Dallas, Texas. Under his leadership, the seminary grew into a respected institution known for its commitment to biblical scholarship, missionary work, and pastoral training.
+Chafer was also a prolific author. His most important work, Systematic Theology, was published in eight volumes and remains one of the most comprehensive presentations of evangelical theology. He also wrote numerous books and articles on topics such as grace, salvation, prayer, and the Christian life. His writings reflected his desire to help believers understand both the depth of Christian doctrine and its practical application in everyday living.
+Lewis Sperry Chafer died on August 22, 1952, leaving behind a remarkable legacy of scholarship and ministry. Today, he is remembered as one of the leading evangelical theologians of his era. His dedication to biblical teaching, theological education, and Christian discipleship continues to influence pastors, scholars, and students around the world.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f0859b77-0530-4f68-9cb3-cddfe858f364.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069169</t>
   </si>
   <si>
-    <t>Discover He that is Spiritual by Lewis Sperry Chafer. This book is published by General Press in eBook format, ISBN 9789354997709, ASIN B0CDGKMVLP, under Christian Books and Bibles, Christian Living, Religion.</t>
+    <t>Discover He that is Spiritual by Lewis Sperry Chafer. This book is published by General Press in eBook format, ISBN 9789354997709, ASIN B0CDGKMVLP, under Christian Books and Bibles, Christian Spiritual Growth, Christian Theology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -724,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>