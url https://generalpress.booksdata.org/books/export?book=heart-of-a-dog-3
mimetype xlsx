--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,83 +137,83 @@
   <si>
     <t>Mikhail Bulgakov</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRLFN9B</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Historical Fiction</t>
-[...1 lines deleted...]
-  <si>
     <t>Russian Literature</t>
   </si>
   <si>
-    <t>LCO014000, FIC004000</t>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>LCO014000, FIC029000, FIC028040</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1925, ‘Heart of a Dog’ by Russian author and playwright Mikhail Bulgakov, is a dark, fantastical satire of the failures inherent in the dream of a Communist utopia.
 When a respected surgeon decides to transplant human body parts into a stray dog, he creates a monster—drunken, profligate, aggressive, and selfish. It seems the worst aspects of the donor have been transplanted as well. As his previously well-regulated home descends into riotous chaos, the doctor realizes he will have to try to reverse the operation, but the dog isn’t so keen. Wild, uproarious, and deliriously comic, Bulgakov’s short novel is at once a comment on the problems of 1920s Russia and a lasting satire on human nature.
 Both a nod to the Frankenstein myth and a vicious critique of the Soviet government’s attempts to reshape and redefine personhood during and after the Russian Revolution, it was rejected for publication by censors in 1925, but was circulated via samizdat—the clandestine production and distribution of literature that had been banned by the state—for years until it was translated into English in 1968. 
 To this day, the book remains one of Bulgakov’s most highly regarded works.</t>
   </si>
   <si>
     <t>Mikhail Afanasyevich Bulgakov (Russian: Михаил Булгаков) was a Russian writer, medical doctor, and playwright. His novel The Master and Margarita, published posthumously, has been called one of the masterpieces of the 20th century.
 He also wrote the novel The White Guard and the plays Ivan Vasilievich, Flight (also called The Run), and The Days of the Turbins. He wrote mostly about the horrors of the Russian Civil War and about the fate of Russian intellectuals and officers of the Tsarist Army caught up in revolution and Civil War.
 Some of his works (Flight, all his works between the years 1922 and 1926, and others) were banned by the Soviet government, and personally by Joseph Stalin, after it was decided by them that they "glorified emigration and White generals". On the other hand, Stalin loved The Days of the Turbins (also called The Turbin Brothers) very much and reportedly saw it at least 15 times.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2b620fc6-9efd-4b5e-9c86-72f6bc562e22.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069054</t>
   </si>
   <si>
-    <t>Discover Heart of a Dog by Mikhail Bulgakov. This book is published by General Press in eBook format, ISBN 9789354993176, ASIN B0BBRLFN9B, under Literature and Fiction, Historical Fiction, Russian Literature.</t>
+    <t>Discover Heart of a Dog by Mikhail Bulgakov. This book is published by General Press in eBook format, ISBN 9789354993176, ASIN B0BBRLFN9B, under Literature and Fiction, Russian Literature, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>