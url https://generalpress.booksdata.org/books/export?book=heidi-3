--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,79 +131,101 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Heidi</t>
   </si>
   <si>
     <t>Johanna Spyri</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HKW14F5</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
+    <t>Classics</t>
+  </si>
+  <si>
     <t>DRA004020, LIT013000, JUV016150</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
-    <t>‘Heidi’ (1881) is a novel written by Swiss author Johanna Spyri. It is one of the best-selling books of all time, not only a defining work of Swiss literature, but a beloved masterpiece of children’s fiction. When an aunt drops five-year-old Heidi off to live with her grandfather in the Alps—the two of them alone in a small hut on a hill—she's initially very lonely. Soon, however, she comes to appreciate her new, simple life; she loves walking through the pastures with her friend Peter the goatherd and spending quiet time with her grandfather. Three years later, Heidi's aunt returns to take her to the town to become a companion for Clara, a sick little girl of a wealthy family. But even though Heidi bonds with Clara and brings new life to the household, she becomes more and more homesick and wants desperately to return to her grandfather. 
-Since its original publication in Switzerland in 1880, Johanna Spyri's classic story has delighted generations of children. The book has been translated into more than fifty languages and has sold over fifty million copies. A classic tale of a young girl's coming-of-age, of friendship, and familial love, the story has inspired countless dramatic versions, both on TV and in film, including Shirley Temple's famous 1937 version.</t>
+    <t>High in the Swiss Alps, where the mountains seem to touch the sky, a young orphan finds a home, friendship, and a sense of belonging in the most unexpected place. 'Heidi' by Johanna Spyri is a classic children’s fiction novel about childhood, nature, kindness, family, and the quiet power of love and compassion.
+The story follows Heidi, a cheerful and spirited little girl who is taken by her aunt Deta to live with her grandfather in a small hut high in the Swiss mountains. Her grandfather, known by the villagers as the Alm-Uncle, lives a solitary life and has little contact with the people around him. At first, the arrangement seems unusual, but Heidi quickly becomes fascinated by her new surroundings. She loves the fresh mountain air, the open meadows, the wildflowers, and the simple freedom of life in the Alps. Her grandfather gradually becomes deeply attached to her, while Heidi finds happiness in his company.
+Heidi’s peaceful mountain life is interrupted when she is sent away to the city to become a companion to Clara Sesemann, a wealthy and physically fragile girl. Although Heidi misses the mountains terribly, she develops a warm friendship with Clara and brings new energy and affection into the household. Her innocent nature also touches the people around her, including Clara’s strict governess and her grandmother. Yet the comforts of city life cannot replace the freedom and beauty Heidi has left behind.
+Through Heidi’s experiences, Johanna Spyri explores the contrast between a simple life close to nature and the restrictions of wealth and society. The novel also shows how friendship, faith, kindness, and a loving home can transform people in ways they never expect. Heidi’s warmth and optimism make her more than a charming child character; she becomes a source of hope for those around her.
+With its beautiful Alpine setting, memorable characters, heartfelt emotions, and timeless message about love and belonging, 'Heidi' remains one of the most beloved classics of children’s literature. Its gentle story invites readers to discover how even the smallest person can make a surprisingly big difference.</t>
   </si>
   <si>
     <t>Johanna Louise Spyri (German: [joˈhana ˈʃpiːri]; née Heusser 12 June 1827 – 7 July 1901) was a Swiss author of novels, notably children's stories. She wrote the popular book Heidi. Born in Hirzel, a rural area in the canton of Zürich, as a child she spent several summers near Chur in Graubünden, the setting she later would use in her novels.</t>
   </si>
   <si>
+    <t>Published in 1881, Johanna Spyri's Heidi is far more than a simple children's story; it is a profound meditation on the healing power of nature, the innocence of childhood, and the deep human need for belonging. Written in lucid prose, the novel has captured hearts for generations by presenting an emotionally resonant contrast between the restrictive environment of urban society and the restorative purity of the natural world. At its core, the book tells the story of an orphaned girl whose boundless empathy and joyous spirit not only save her but also redeem the broken lives of the adults around her.
+The Arrival in the Alps
+The narrative begins with a poignant journey. Five-year-old Heidi, orphaned and previously cared for by her resentful aunt Dete, is marched up the steep, unforgiving paths of the Swiss Alps. Her destination is the remote, solitary cabin of her paternal grandfather, known locally as the "Alm-Uncle." The grandfather is a bitter, isolated man who turned his back on society, choosing to live in self-imposed exile following a tragic past. The villagers fear and shun him, and it is into this harsh environment that the young child is thrust. However, Heidi is not a fragile victim. She is a creature of pure, unfiltered instinct. Upon arriving, she strips off her heavy city clothes, embracing the mountain air with immediate, joyous recognition. Her untainted innocence rapidly pierces the grandfather’s hardened exterior. Within days, she transforms his desolate cabin into a home, sleeping on a bed of fresh hay and drinking goat's milk with infectious delight. She forms a deep, symbiotic bond with Peter, a young goatherd, and his blind grandmother, bringing immense light and warmth into their impoverished lives. For Heidi, the mountain is not a rugged wilderness, but a vibrant, breathing sanctuary.
+The Frankfurt Exile
+Just as Heidi becomes seamlessly woven into the fabric of the alpine landscape, the story takes a tragic turn. Aunt Dete returns, driven by a misguided sense of duty and the promise of financial reward, and forcibly removes Heidi from her mountain paradise. She takes the child to Frankfurt, a bustling, industrialized city, to serve as a companion for Clara Sesemann, a wealthy, sheltered, and invalid girl who is confined to a wheelchair. This section of the novel is a masterclass in contrasting environments. The Sesemann household, though opulent and safe, is depicted as a gilded cage. It is governed by the rigid, unyielding rules of the formidable housekeeper, Miss Rottenmeier, who represents the stifling, artificial constraints of nineteenth-century urban society. In Frankfurt, Heidi experiences a profound, existential dislocation. She is cut off from the sun, the wind, and the towering pine trees that sustained her spirit. Despite her genuine affection for Clara and the kindness of Clara's grandmother, who patiently teaches Heidi to read, the young girl begins to wither. Spyri paints a heartbreaking portrait of childhood depression and homesickness. Heidi’s physical health deteriorates; she stops eating, grows alarmingly pale, and eventually begins sleepwalking—a physical manifestation of her subconscious desperately trying to find its way back home to the mountains.
+A Spiritual Resurrection
+The turning point arrives when Clara's father and a compassionate family doctor recognize the severity of Heidi's decline. Realizing that the city is literally killing her, they arrange for her immediate return to the Alps. The scene of her homecoming is one of the most emotionally triumphant moments in the novel. As she ascends the mountain, her vitality returns with every single step. Her reunion with the Alm-Uncle is profoundly moving; his joy at her return solidifies his own redemption, prompting him to finally descend the mountain and reintegrate with the village community he had scorned for decades. Heidi’s return is not merely a geographic relocation; it is a powerful spiritual resurrection. She brings back not only her joyous spirit but also the invaluable skills she acquired in Frankfurt, using her newfound ability to read to bring immense comfort and joy to Peter’s blind grandmother.
+The Healing Power of Nature
+The final act of the novel expands Spyri’s thesis on the restorative power of nature. Clara, longing for her dear friend, travels to the Alps to visit Heidi. Removed from the overprotective, highly medicalized environment of Frankfurt, Clara is immersed in the raw, unpolished world of the mountain. She drinks the rich goat's milk, breathes the crisp, unpolluted air, and is constantly encouraged by Heidi’s unwavering belief in her capabilities. In a sudden fit of jealousy over Heidi's divided attention, Peter deliberately destroys Clara's wheelchair, sending it crashing down the mountainside. This dramatic act of destruction, initially appearing malicious, forces Clara to rely entirely on her own physical strength. With the dedicated support of Heidi and the grandfather, and nurtured by the vital energy of the natural world, Clara slowly, miraculously learns to walk. Her physical healing perfectly mirrors the emotional and spiritual healing that the mountain has provided to absolutely everyone who embraces it.
+An Enduring Masterpiece
+Heidi endures as a literary masterpiece because it speaks to a universal, timeless human yearning. Spyri’s deeply humane writing does not merely romanticize the countryside; it presents nature as a vital, active participant in human salvation. Through the luminous, irrepressible spirit of a small child, the novel beautifully illustrates how profound compassion, intentional simplicity, and a deep, abiding connection to the earth can heal even the deepest emotional and physical wounds. It is a timeless story that gently but firmly reminds us of the profound innocence we lose when we divorce ourselves entirely from the natural world, and the quiet, enduring grace that patiently awaits us if we only choose to return.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/155f3133-f858-49f4-88d1-967b162fbfe1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068792</t>
   </si>
   <si>
-    <t>Discover Heidi by Johanna Spyri. This book is published by General Press in eBook format, ISBN 9789391181734, ASIN B09HKW14F5, under Children's Books, Children's Classics.</t>
+    <t>Discover Heidi by Johanna Spyri. This book is published by General Press in eBook format, ISBN 9789391181734, ASIN B09HKW14F5, under Children's Books, Children's Classics, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,87 +741,91 @@
       <c r="F2" s="2">
         <v>9789391181734</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>251</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>