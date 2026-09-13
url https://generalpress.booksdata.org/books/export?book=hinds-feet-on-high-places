--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,56 +149,81 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Christian Fiction</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>REL067010, FIC019000, FIC026000</t>
   </si>
   <si>
     <t>2022-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>‘Hinds’ Feet on High Places’ by Hannah Hurnard, is a dramatic allegory telling the journey we each must take before having the ability to live on high places. Throughout the story, the emotions and struggles of our nature are personified. It is a story of endurance, persistence, and reliance on God, which has inspired millions of people to become sure-footed in their faith even when facing the rockiest of life’s terrain.
-[...1 lines deleted...]
-Here is the allegorical tale of Much-Afraid, an every-woman searching for guidance from God to lead her to a higher place.</t>
+    <t>What if the very weaknesses you try hardest to hide could become the beginning of a life transformed? 'Hinds' Feet on High Places' by Hannah Hurnard is a beloved Christian allegorical fiction and spiritual classic that follows one troubled soul on a difficult journey from fear and insecurity toward faith, courage, and freedom.
+The story centers on Much-Afraid, a young woman who longs to leave behind the limitations and fears that have shaped her life. She lives among people who constantly remind her of her weaknesses, and although she deeply desires to follow the Shepherd, she struggles to trust the path He has chosen for her. When the opportunity comes to journey toward the High Places, Much-Afraid accepts the invitation, even though the road ahead is frightening and uncertain. Her journey becomes an outward adventure as well as a deeply personal spiritual pilgrimage.
+Along the way, Much-Afraid is accompanied by two unusual companions, Suffering and Sorrow, whose presence seems at first to make her journey harder rather than easier. She encounters steep mountains, difficult paths, threatening obstacles, and moments when turning back appears far easier than continuing forward. Yet the Shepherd patiently guides her, teaching her that growth often comes through experiences she would never have chosen for herself. Each challenge gradually reveals something about trust, surrender, perseverance, and the mysterious ways in which hardship can shape a person's character.
+Hannah Hurnard's storytelling is simple, symbolic, and deeply emotional, allowing readers to see their own struggles reflected in Much-Afraid's fears and hopes. The High Places represent a life of spiritual maturity and closeness to God, while the difficult journey represents the inner battles that often stand between desire and transformation. Rather than presenting faith as an easy escape from suffering, the novel explores how courage can grow through weakness and how surrender can lead to unexpected strength.
+Warm, imaginative, and profoundly encouraging, 'Hinds' Feet on High Places' continues to resonate with readers searching for hope, spiritual growth, and meaning in difficult seasons. Much-Afraid's journey raises a powerful question: what might become possible if you trusted the Shepherd enough to keep climbing?</t>
   </si>
   <si>
     <t>Hannah Hurnard (1905-1990) was a twentieth century Christian author, best known for her allegory Hinds' Feet on High Places. She was born in Colchester, England, to Quaker parents. She graduated from Ridgelands Bible College of Great Britain in 1926. In 1932 she became an independent missionary, moving to Haifa, Israel. Her work in Israel lasted fifty years, although she would later maintain a home in England as well.</t>
+  </si>
+  <si>
+    <t>Hannah Hurnard’s Hinds’ Feet on High Places is a gentle but deeply moving Christian allegory about fear, faith, suffering, transformation, and the search for spiritual freedom. First published in 1955, the novel tells the story of Much-Afraid, a young woman who longs to follow the Shepherd to the High Places but is constantly held back by fear and insecurity. Through her journey, Hurnard explores the difficult process by which a frightened and wounded soul can gradually become courageous, trusting, and free.
+Much-Afraid lives in the Valley of Humiliation among people who constantly criticize and discourage her. She belongs to the Fearing family, and her relatives are dominated by qualities such as fear, resentment, pride, and bitterness. Much-Afraid herself is different. She longs to escape the valley and reach the High Places, where the Shepherd has promised that she can experience freedom, peace, and joy.
+The central figure in the story is the Shepherd, an obvious representation of Christ. Much-Afraid loves and trusts him, but her faith is fragile. She wants to follow him, yet she is painfully aware of her limitations. She is physically and emotionally vulnerable, and the people around her continually remind her that she is weak.
+The Shepherd eventually asks Much-Afraid to leave the valley and begin the journey toward the High Places. She is frightened by the thought. The journey will involve difficult mountain paths, uncertainty, and suffering. More troubling still, she knows that her enemies will try to prevent her from leaving.
+Among the forces opposing her are Craven Fear, Pride, Bitterness, and other personified weaknesses. These figures represent the destructive thoughts and emotions that keep people trapped. Craven Fear, in particular, constantly whispers that Much-Afraid will fail. He reminds her of everything that could go wrong and tries to convince her that returning to the safety of the valley would be wiser.
+Much-Afraid wants to trust the Shepherd, but she also wants to control the journey herself. This tension is central to the story. She wishes to know exactly where she is going, how difficult the road will be, and when she will arrive. The Shepherd, however, asks her to trust him one step at a time.
+For companions on her journey, the Shepherd gives her two unusual guides: Sorrow and Suffering. Much-Afraid is initially horrified. She had hoped for companions who would make the journey pleasant, not figures whose very names represent pain. Yet the Shepherd explains that these companions will help her reach the High Places.
+This is one of the book’s deepest ideas. Suffering is not presented as something good in itself, nor does Hurnard suggest that people should seek pain for its own sake. Instead, suffering can become transformative when it is endured with faith and surrendered to God. Much-Afraid gradually learns that some of the experiences she most fears may become instruments of spiritual growth.
+As she climbs, Much-Afraid repeatedly encounters obstacles. Sometimes she becomes exhausted and frightened. At other times, she feels abandoned because the Shepherd seems distant. The mountain paths are difficult, and she often cannot understand why she has been asked to take a particular route.
+Her greatest struggle is not simply with the physical mountain but with her own inner weaknesses. Fear tells her that she cannot continue. Pride makes her concerned about how she appears to others. Bitterness reminds her of the pain she has suffered. She must gradually surrender each of these influences.
+The Shepherd does not remove every difficulty from her path. Instead, he teaches her how to walk through difficulty. This distinction is essential to Hurnard’s message. Faith does not mean that suffering disappears. It means that suffering no longer has the final authority over the believer.
+At several points, Much-Afraid must make choices without knowing the outcome. She learns that genuine trust involves obedience even when the road ahead is unclear. Her faith becomes less dependent on feelings and more rooted in confidence in the Shepherd.
+Eventually, the journey leads Much-Afraid to increasingly difficult trials. She must surrender things she has deeply wanted and confront painful memories and desires. Her transformation therefore involves more than becoming brave. She must allow her old identity to die so that a new one can emerge.
+The High Places symbolize a state of spiritual maturity and closeness to God. Reaching them is not simply a reward for completing a difficult journey. It represents the transformation that has taken place within Much-Afraid. The frightened woman who began the journey is gradually becoming someone capable of love, trust, courage, and surrender.
+One of the most beautiful aspects of the novel is the way Hurnard transforms apparently negative experiences into sources of growth. Sorrow and Suffering, initially feared by Much-Afraid, become faithful companions. The very experiences she believed would destroy her help prepare her for a deeper life.
+Her relationship with the Shepherd also changes. At first, Much-Afraid follows him largely because she wants to escape her unhappy circumstances. As the journey progresses, she learns to love and trust him for his own sake. Her faith becomes less about receiving a comfortable life and more about becoming the person she was meant to be.
+The title comes from the biblical image of the hind, or female deer, whose feet enable it to move safely across difficult mountainous terrain. The image beautifully captures the novel’s central idea: God does not merely promise to remove the mountains; he can transform the traveler so that she becomes capable of climbing them.
+By the end of the story, Much-Afraid has undergone a profound spiritual transformation. She is no longer defined by the fear that once controlled her. The journey has taught her that courage is not the absence of fear. Courage is the willingness to continue trusting despite fear.
+Hinds’ Feet on High Places is ultimately a story about the slow work of becoming whole. Hurnard recognizes that people carry wounds, insecurities, regrets, and fears that cannot be healed instantly. Spiritual growth often happens through small acts of trust, difficult choices, and experiences that make little sense at the time.
+The novel’s enduring message is therefore one of hope. The valley is not the final destination. Fear does not have to determine a person’s future. Suffering does not necessarily have to be meaningless. With faith, surrender, and perseverance, even the most painful parts of life can become part of a journey toward greater freedom.
+Much-Afraid’s story speaks to anyone who has ever felt too weak to pursue what matters most. Her transformation reminds us that the journey toward a higher life begins not when fear disappears, but when we take the next step despite it.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/89e6f3b3-a275-42ab-bf63-49584418aae3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067712</t>
   </si>
   <si>
     <t>Discover Hinds' Feet on High Places by Hannah Hurnard. This book is published by General Press in Paperback format, ISBN 9789354994210, ASIN 9354994210, under Christian Books and Bibles, Christian Fiction, Spirituality.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -751,66 +776,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>