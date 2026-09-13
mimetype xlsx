--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,62 +135,75 @@
     <t>How to Analyze People on Sight</t>
   </si>
   <si>
     <t>Elsie Lincoln Benedict</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F1DGGTK</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Reference</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
   </si>
   <si>
     <t>SEL000000</t>
   </si>
   <si>
     <t>2018-06-25 00:00:00</t>
   </si>
   <si>
     <t>Modern science has proved that the fundamental traits of every individual are indelibly stamped in the shape of his body, head, face and hands-an X-ray by which you can read the characteristics of any person on sight.
 The most essential thing in the world to any individual is to understand himself. The next is to understand the other fellow. For life is largely a problem of running your own car as it was built to be run, plus getting along with the other drivers on the highway.
 From this book you are going to learn which type of car you are and the main reasons why you have not been getting the maximum of service out of yourself.
 Also you are going to learn the makes of other human cars, and how to get the maximum of co-operation out of them. This co-operation is vital to happiness and success. We come in contact with our fellowman in all the activities of our lives and what we get out of life depends, to an astounding degree, on our relations with him.</t>
+  </si>
+  <si>
+    <t>Elsie Lincoln Benedict (1885–1970) was an American lecturer, author, and pioneer in the field of personality studies. During the early twentieth century, she gained widespread recognition for her engaging public lectures and books that explored the relationship between physical characteristics, personality traits, and human behavior. Although many of her theories are no longer supported by modern psychological science, her work reflected the growing public interest in self-understanding and personal development, and she played an important role in popularizing these subjects among general audiences.
+Benedict was born in 1885 in the United States. From an early age, she displayed a keen interest in human nature and communication. She devoted much of her career to observing people's behavior and developing practical methods for explaining differences in personality. At a time when psychology was still emerging as an academic discipline, Benedict sought to make ideas about human behavior accessible to ordinary readers and audiences. Her lively speaking style and ability to connect with people quickly earned her a reputation as a gifted lecturer.
+She became especially well known through her nationwide lecture tours, attracting thousands of attendees eager to learn more about themselves and others. Benedict believed that understanding personality could improve communication, strengthen relationships, and help individuals make better personal and professional decisions. Her most famous book, How to Analyze People on Sight, outlined a system that associated body types and physical features with particular personality characteristics. She also wrote The Five Human Types and other works that encouraged readers to observe behavior, develop self-awareness, and appreciate individual differences.
+While Benedict's ideas were highly influential in popular psychology during her lifetime, advances in scientific research have shown that personality cannot be reliably determined from physical appearance alone. As a result, her theories are now viewed primarily as historical contributions to early personality literature rather than scientifically validated psychological models. Nevertheless, her emphasis on understanding others and improving interpersonal relationships continues to interest readers from a historical perspective.
+Elsie Lincoln Benedict passed away in 1970 after a long career dedicated to education and public speaking. Today, she is remembered as a pioneering popularizer of personality studies whose books introduced millions of readers to the idea of self-analysis and personal growth. Although her methods have been superseded by modern psychology, her enthusiasm for helping people better understand themselves and those around them remains an enduring part of her legacy.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/20ed3189-aa78-4142-bfbd-3a0784c7c494.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068402</t>
   </si>
   <si>
     <t>Discover How to Analyze People on Sight by Elsie Lincoln Benedict. This book is published by General Press in eBook format, ISBN 9789380914015, ASIN B07F1DGGTK, under Self-Help.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -718,81 +731,87 @@
       <c r="F2" s="2">
         <v>9789380914015</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>