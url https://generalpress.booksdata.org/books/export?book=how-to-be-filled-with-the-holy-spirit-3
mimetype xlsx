--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -113,89 +113,118 @@
   <si>
     <t>Editorial Reviews</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>How to be filled with the Holy Spirit</t>
   </si>
   <si>
-    <t>AW Tozer</t>
+    <t>A.W. Tozer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07PKF2JK8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
+    <t>Christianity</t>
+  </si>
+  <si>
     <t>REL058010, REL012120 , REL067000</t>
   </si>
   <si>
     <t>2021-12-13 00:00:00</t>
   </si>
   <si>
-    <t>How to be Filled with the Holy Spirit' will refresh and open the reader to the filling of the Holy Spirit. Since its publication, hundreds of thousands of copies of this practical yet deeply devotional guide have been sold.
-"Are you sure you want to be possessed by a spirit other than your own? Even though that spirit be the pure Spirit of God? Even though He be the very gentle essence of the gentle Jesus? Even though He be wisdom personified, wisdom Himself? Even though He be as loving as the heart of God?"—A.W. Tozer</t>
+    <t>What does it truly mean to be filled with the Holy Spirit, and why do so many Christians struggle to experience the deeper spiritual life they long for? In 'How to Be Filled with the Holy Spirit' by A.W. Tozer, a classic Christian devotional and spiritual growth book, the respected pastor and author invites readers to look beyond routine religion and rediscover the transforming presence of God.
+Tozer approaches the subject with his characteristic directness and passion, emphasizing that the Holy Spirit is not simply a theological idea or an occasional spiritual experience. For him, the Holy Spirit is central to a living relationship with God. The book explores what it means to surrender oneself fully to God, to become more receptive to His presence, and to allow the Spirit to shape thoughts, desires, choices, and everyday conduct. Rather than presenting spiritual growth as a matter of religious performance, Tozer points readers toward humility, obedience, faith, prayer, and genuine dependence on God.
+A major theme of the book is the difference between knowing about God and actually experiencing a deeper fellowship with Him. Tozer challenges comfortable or superficial Christianity and encourages believers to examine whether their faith has become merely habitual. His message is both encouraging and searching: the fullness of the Holy Spirit involves yielding the whole life to God rather than trying to maintain control while asking Him to bless everything from the sidelines.
+Written in clear, earnest language, 'How to Be Filled with the Holy Spirit' is especially valuable for readers seeking Christian spiritual growth, a deeper prayer life, greater intimacy with God, and a more meaningful understanding of the Holy Spirit. Tozer's words can feel challenging because they ask for more than intellectual agreement—they call for a genuine inward response and a willingness to let God transform the believer from within.
+For anyone wondering how to grow spiritually and live with a stronger awareness of God's presence, this short but thought-provoking work offers a powerful invitation. Its central question lingers long after the final page: what might change if you truly surrendered every part of your life to the Holy Spirit?</t>
   </si>
   <si>
     <t>Aiden Wilson Tozer was an American evangelical pastor, speaker, writer, and editor. After coming to Christ at the age of seventeen, Tozer found his way into the Christian &amp; Missionary Alliance denomination where he served for over forty years. In 1950, he was appointed by the denomination's General Council to be the editor of 'The Alliance Witness'.
 Born into poverty in western Pennsylvania in 1897, Tozer died in May 1963 a self-educated man who had taught himself what he missed in high school and college due to his home situation. Though he wrote many books, two of them, 'The Pursuit of God' and 'The Knowledge of the Holy' are widely considered to be classics.</t>
+  </si>
+  <si>
+    <t>A. W. Tozer’s How to Be Filled with the Holy Spirit is a concise but challenging Christian work about the believer’s relationship with the Holy Spirit. Tozer’s central concern is that Christianity should not be reduced to religious habits, intellectual belief, church attendance, or outward morality. He argues that genuine Christian life requires the active presence and transforming power of the Holy Spirit. For Tozer, being filled with the Spirit is not an unusual privilege reserved for a few exceptionally spiritual Christians. It is part of the normal life God desires for every believer.
+Tozer begins by emphasizing that the Holy Spirit is not merely an influence, a feeling, or an impersonal force. The Spirit is the living presence of God. Because of this, the Christian’s relationship with the Holy Spirit must be personal and wholehearted. A believer cannot experience the fullness of spiritual life simply by learning more religious information. The deeper question is whether the person has surrendered himself or herself to God.
+One of Tozer’s strongest criticisms is directed toward religious complacency. He believes many Christians become satisfied with a shallow form of faith. They may attend church, read the Bible, pray occasionally, and participate in religious activities while remaining largely unchanged inwardly. Tozer sees this as one of the great dangers of modern Christianity. Religious activity can create the appearance of spiritual life without producing genuine spiritual transformation.
+For Tozer, the Holy Spirit is given not merely to make believers feel spiritually uplifted but to change the entire direction of their lives. The Spirit brings awareness of God, conviction of sin, love for Christ, power for obedience, and a desire for holiness. A Spirit-filled Christian should therefore become increasingly different in character and conduct.
+The title question—how to be filled with the Holy Spirit—is consequently not answered by a mechanical formula. Tozer stresses that the experience involves surrender, faith, obedience, and a willingness to yield oneself completely to God.
+A major theme is the necessity of surrender. Human beings naturally want to remain in control. We want to decide our priorities, protect our ambitions, preserve our comforts, and determine the boundaries of our obedience. Tozer argues that the fullness of the Spirit requires us to relinquish this self-centered control.
+This does not mean becoming passive or losing one's personality. Rather, surrender means allowing God to become the governing center of one's life. The believer says, in effect, that nothing—including reputation, possessions, plans, relationships, ambitions, or personal comfort—should be placed beyond God's authority.
+Tozer also emphasizes faith. A believer must trust God's promise rather than depend entirely upon emotional experiences. Feelings can change from day to day, but God's faithfulness does not. The Christian therefore should not assume that the absence of a dramatic emotional experience means the absence of the Holy Spirit.
+This is important because Tozer repeatedly distinguishes spiritual reality from religious excitement. A person may experience intense emotions without genuine transformation, while another may quietly surrender to God and gradually display the fruits of the Spirit. The evidence of spiritual fullness is ultimately found in a changed life rather than in extraordinary sensations.
+Another important idea is obedience. Tozer does not separate spiritual experience from practical Christian living. If a person claims to desire the fullness of the Spirit but deliberately clings to known sin, selfishness, bitterness, dishonesty, pride, or disobedience, that person is resisting the very work of the Spirit he or she claims to seek.
+The Holy Spirit exposes what needs to change and gives strength to respond. Consequently, spiritual growth requires honesty. The believer must be willing to allow God to reveal uncomfortable truths about the heart.
+Tozer also places great importance on holiness. He does not present holiness as a cold list of rules. Instead, holiness is the natural consequence of belonging fully to God. When the Spirit fills a person, the person's desires begin to change. There is a growing hatred of sin, a deeper love for Christ, greater concern for other people, and an increasing desire to live according to God's will.
+This transformation is not instantaneous perfection. Tozer understands that Christians continue to struggle with weakness. The difference is that the direction of life changes. The believer becomes increasingly responsive to God rather than comfortably resistant to Him.
+Tozer's teaching also challenges the idea that spiritual power can be separated from Christlike character. Power without holiness can become dangerous. He therefore does not encourage believers to pursue spiritual experiences simply because they seem impressive. The purpose of the Spirit's work is to make Christ more visible in the believer's life.
+The Spirit gives courage, but that courage should be used in service. The Spirit gives power, but that power should produce obedience. The Spirit gives joy, but that joy should deepen love and gratitude. Everything ultimately points back to Christ.
+Another important aspect of the book is Tozer's call to wholeheartedness. He believes God is not interested in receiving only a carefully selected portion of a person's life. The believer must move beyond divided loyalty. It is not enough to give God Sunday mornings while keeping the rest of life under personal control.
+This makes Tozer's message both encouraging and uncomfortable. He offers the possibility of a deeper, more vibrant Christian life, but he also insists that such a life carries a cost. The cost is the surrender of self-rule.
+Ultimately, How to Be Filled with the Holy Spirit is a call to move from nominal Christianity to experiential and obedient faith. Tozer wants Christians to stop merely discussing spiritual realities and begin living them.
+The book's deepest message is that the fullness of the Holy Spirit is fundamentally about making room for God to govern the whole person. It is not a spiritual shortcut, a temporary emotional high, or a badge of superiority over other believers. It is a continuing relationship of trust, surrender, obedience, and dependence.
+For Tozer, the Spirit-filled life is therefore not primarily about receiving something that makes life easier. It is about becoming someone who belongs more completely to God. The result should be greater holiness, humility, love, courage, spiritual sensitivity, and usefulness in serving others.
+In simple terms, Tozer's message can be expressed this way: the Holy Spirit fills the life that is willing to yield itself to God. The journey begins with surrender, continues through faith and obedience, and produces a life increasingly shaped by the character of Christ. For anyone dissatisfied with merely outward religion, Tozer's book offers a direct invitation to seek a deeper and more genuine relationship with God.</t>
   </si>
   <si>
     <t>Chapter 1 : Who is the Holy Spirit?
 We all use the term “spirit” a great deal. Now I want to tell you what I do and do not mean by it. In the first place, we rule out all of the secondary uses of the word “spirit.” I do not mean courage, as when we say, “That’s the spirit!” I don’t mean temper or temperament or pluck. I mean nothing so nebulous as that. Spirit is a specific and identifiable substance. If not definable, it can at least be described. Spirit is as real as matter, but it is another mode of being than matter.
 We are all materialists to some extent. We are born of material parents into a material world; we are wrapped in material clothes and fed on material milk and lie in a material bed, and sleep and walk and live and talk and grow up in a world of matter. Matter presses upon us obtrusively and takes over our thinking so completely that we can’t even speak about spirit without using materialistic terms. God made man out of the dust of the ground, and man has been dust ever since, and we can’t quite shake it off.
 Matter is one mode of being; spirit is another mode of being as authentic as matter. Material things have certain characteristics. For instance, they have weight. Everything that is material weighs something; it yields to gravitational pull. Then, matter has dimension. Everything that is made of matter has dimensions; you can measure the thing if it is made of matter. It has shape. It has an outline of some sort, no matter whether it is a molecule or an atom or whatever it may be, on up to the stars that shine. Then it is extended in space. So I say that weight, dimension, shape, and extension are the things that belong to matter; that is one mode of being; that is one way of existing. One power of spirit, of any spirit for I am talking about spirit now, not about the Holy Spirit, is its ability to penetrate, Matter bumps against other matter and stops; it cannot penetrate. Spirit can penetrate everything. For instance, your body is made of matter, and yet your spirit has penetrated your body completely. Spirit can penetrate spirit. It can penetrate personality—oh, if God’s people could only learn that spirit can penetrate personality, that your personality is not an impenetrable substance, but can be penetrated. A mind can be penetrated by thought, and the air can be penetrated by light, and material things and mental things, and even spiritual, can be penetrated by spirit.
 What is the Holy Spirit?
 Now, what is the Holy Spirit? Not who, but what? The answer is that the Holy Spirit is a Being dwelling in another mode of existence. He has not weight, nor measure, nor size, nor any color, no extension in spice, but He nevertheless exists as surely as you exist.
 The Holy Spirit is not enthusiasm. I have found enthusiasm that hummed with excitement, and the Holy Spirit was nowhere to be found there at all; and then I have found the Holy Ghost when there has not been much of what we call enthusiasm present. Neither is the Holy Spirit another name for genius. We talk about the spirit of Beethoven and say, “This or that artist played with great spirit. He interpreted the spirit of the master.” The Holy Spirit is none of these things. Now what is He?
 He is a Person. Put that down in capital letters - that the Holy Spirit is not only a Being having another mode of existence, but He is Himself a Person, with all the qualities and powers of personality. He is not matter, but He is substance. The Holy Spirit is often thought of as a beneficent wind that blows across the Church.
 If you think of the Holy Spirit as being literally a wind, a breath, then you think of Him as non-personal and non-individual. But the Holy Spirit has will and intelligence and feeling and knowledge and sympathy and ability to love and see and think and hear and speak and desire the same as any person has.
 You may say, “I believe all that. You surely don’t think you are telling us anything new!” I don’t hope to tell you very much that is new; I only hope to set the table for you, arranging the dishes a little better and a little more attractively so that you will be tempted to partake. Many of us have grown up on the theology that accepts the Holy Spirit as a Person, and even as a divine Person, but for some reason it never did us any good. We are as empty as ever, we are as joyless as ever, we are as far from peace as ever, we are as weak as ever. What I want to do is to tell you the old things, but while I am doing it, to encourage your heart to make them yours now, and to walk into the living, throbbing, vibrating heart of them, so that from here on your life will be altogether different.
 Who is the Holy Spirit?
 So the Spirit is a Person. That’s what He is, Now, who is He?
 What the Creeds Say
 The historic church has said that He is God. Let me quote from the Nicene Creed; “I believe in the Holy Ghost, the Lord and Giver of life, Which proceedeth from the Father and the Son, and with the Father and the Son together is worshipped and glorified.”
 That is what the Church believed about the Holy Ghost 1,600 years ago. Let’s be daring for a moment. Let’s try to think away this idea that the Holy Spirit is truly God. All right. Let’s admit something else into the picture. Let’s say, “I believe in one Holy Ghost, the Lord and Giver of life, who with the Father and the Son is to be worshiped and glorified” For the “Holy Ghost” let’s put in “Abraham, the father of the faithful, who with the Father and the Son together is worshiped and glorified? That is a monstrous thing, and in your heart already there is a shocked feeling. You couldn’t do it. You couldn’t admit a mere man into the holy circle of the Trinity! The Father and the Son are to be worshiped and glorified, and if anybody else is to be worshiped and glorified, he has to be equal to the Father and the son.
 Now let’s look at the Athanasian Creed. Thirteen hundred years old it is. Notice what it says about the Holy Spirit: “Such as the Father is, such is the Son, and such is the Holy Ghost.” Once more let’s do that terrible thing. Let’s introduce into this concept the name of a man. Let’s put David in there. Let’s say, “Such as the Father is, such also is the Son, and such is the hymnist David? That would be a shook like cold water in the face! You can’t do that. And you can’t put the arch-angel Michael in there. You can’t say, “Such as the Father is, such also is the Son, and such is the archangel Michael.” That would be a monstrous inconsistency, and you know it!
 I have told you what the creeds of the church say. If the Bible taught otherwise, I would throw the creeds away. Nobody can come down the years with flowing beard, and with the dust of centuries upon him, and get me to believe a doctrine unless he can give me chapter and verse. I quote the creeds, but I preach them only so far as they summarize the teaching of the Bible on a given subject. If there were divergency from the teachings of the Word of God I would not teach the creed; I would teach the Book, for the Book is the source of all authentic information. However, our fathers did a mighty good job of going into the Bible, finding out what it taught, and then formulating the creeds for us.
 What the Hymnists Say
 Now let’s look at what our song writers and our hymnists believed. Recall the words the quartet sang this evening;
 “Holy Ghost, with light divine,
 Shine upon this heart of mine?”
 Let’s pray that prayer to Gabriel, to Saint Bernard, to D. L. Moody. Let’s pray that prayer to any man or any creature that has ever served God. You can’t pray that kind of prayer to a creature. To put those words in a hymn means that the one about whom you are speaking must be God.
 “Holy Ghost, with power divine,
@@ -209,51 +238,51 @@
 What the Scriptures Say
 Now the Scriptures. Notice that I am trying to establish the truth that the Holy Spirit is not only a Person, g but that He is a divine Person; not only a divine Person, but God.
 In Psalm 139 the hymnist attributes omnipresence to the Holy Ghost. He says, “Whither shall I go from thy spirit? or whither shall I flee from thy presence?” (139:7) and he develops throughout the 139th Psalm, in language that is as beautiful as a sunrise and as musical as the winds through the willows, the idea that the Spirit is everywhere, having the attributes of deity. He must he deity, for no creature could have the attributes of deity.
 In Hebrews (9:14) there is attributed to the Holy Ghost what is never attributed to an archangel, nor a seraphim, nor a cherubim, nor an angel, nor an apostle, nor a martyr, nor a prophet, nor a patriarch, nor anyone that has ever been created by the hand of God. It says, “Through the eternal spirit,” (Hebrews 9:14) and every theologian knows that eternity is an attribute of deity and an attribute of no creature which deity has ever formed. The angels are not eternal; that is, they had a beginning, and all created things had beginning. As soon as the word “eternal” is used about a being it immediately establishes the fact that he never had a beginning, is not a creature at all, but God. Therefore, when the Holy Ghost says “the eternal Spirit” about Himself He is calling Himself God.
 Again, the baptismal formula in Matthew 28:19 says, “Baptizing them in the name of the Father, and of the Son, and of the Holy Ghost.” Now try to imagine putting the name of a man in there. “Baptizing them in the name of the Father and the Son and the Apostle Paul.” You couldn’t dream it! You couldn’t think it! It is horrible to contemplate! No man can be admitted into that closed circle of deity. We baptize in the name of the Father and the Son, because the Son is equal to the Father in His Godhead, and we baptize in the name of the Holy Ghost because the Holy Ghost is also equal to the Father and the Son.
 You say, “You are just a Trinitarian and we are Trinitarians already.” Yes, I know it, but once again I tell you that I am trying to threw emphasis upon this teaching.
 How many blessed truths have gotten snowed under. People believe them, but they are just not being taught, that is all, I think of our experience this morning. Here was a man and his wife, a very fine intelligent couple from another city. They named the church to which they belonged, and I instantly said, “That is a fine church!”
 “Oh, yes,” they said, “but they don’t teach what we came over here for.” They came over because they were ill and wanted to be scripturally anointed for healing. So I got together two missionaries, two preachers, and an elder, and we anointed them and prayed for them. If you were to go to that church where they attend and say to the preacher, “Do you believe that the Lord answers prayer and heals the sick?” he would reply, “Sure, I do!” He believes it, but he doesn’t teach it, and what you don’t believe strongly enough to teach doesn’t do you any good.
 It is the same with the fullness of the Holy Ghost. Evangelical Christianity believes it, but because they don’t teach it, nobody experiences it. It lies under the snow, forgotten. I am praying that God may be able to melt away the ice from this blessed truth, and let it spring up again alive, that the Church and the people who hear may get some good out of it and not merely say “I believe” while it is buried under the snow of inactivity and non-attention.
 Let us recapitulate. Who is the Spirit? The Spirit is God, existing in another mode of being from ourselves. He exists as spirit and not matter, for He is not matter, but He is God. He is a Person. It was so believed by the whole Church of Christ down the years. It was so sting by the hymnists back in the days of the first hymn writers. It is so taught in the Book, all through the Old Testament and the New, and I have given you only a few proof texts. I could spend the evening reading Scripture stating this same thing.
 What is he Like?
 Now what follows from all this? Ah, there is an unseen Deity present, a knowing, feeling Personality, and He is indivisible from the Father and the Son, so that if you were to be suddenly transferred to heaven itself you wouldn’t be any closer to God than you are now, for God is already here. Changing your geographical location would not bring you any nearer to God nor God any nearer to you, because the indivisible Trinity is present, and all that the Son is the Holy Ghost is, and all that the Father is, the Holy Ghost is, and the Holy Ghost is in His Church.
 What will we find Him to be like? He will be exactly like Jesus. You have read your New Testament, and you know what Jesus is like, and the Holy Spirit is exactly like Jesus, for Jesus was God and the Spirit is God, and the Father is exactly like the Son; and you can know what Jesus is like by knowing what the Father is like and you can know what the Spirit is like by knowing what Jesus is like.
 If Jesus were to come walking down this aisle there would be no stampede for the door. Nobody would scream and be frightened. We might begin to weep with sheer joy and delight that He had so honored us, but nobody would be afraid of Jesus; no mother with a little crying babe would ever have to be afraid of Jesus; no poor harlot being dragged by the hair of her head had to be afraid of Jesus—nobody! Nobody ever had to be afraid of Jesus, because He is the epitome of love, kindliness, geniality, warm attractiveness and sweetness. And that is exactly what the Holy Ghost is, for He is the Spirit of the Father and the Son. Amen.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f450d90c-ea25-46ba-a5cf-dff4b2b4c08e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068578</t>
   </si>
   <si>
-    <t>Discover How to be filled with the Holy Spirit by AW Tozer. This book is published by General Press in eBook format, ISBN 9789388760621, ASIN B07PKF2JK8, under Christian Books and Bibles, Spirituality.</t>
+    <t>Discover How to be filled with the Holy Spirit by A.W. Tozer. This book is published by General Press in eBook format, ISBN 9789388760621, ASIN B07PKF2JK8, under Christian Books and Bibles, Spirituality, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -774,84 +803,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>38</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>