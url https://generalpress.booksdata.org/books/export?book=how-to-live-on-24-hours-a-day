--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,58 +137,71 @@
   <si>
     <t>Arnold Bennett</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDTJDHS</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
+    <t>Motivational</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
+  </si>
+  <si>
     <t>SEL031000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
-    <t>‘How to Live on 24 Hours a Day’ by Arnold Bennett, is a classic of personal time management and has inspired millions to make the most of "the daily miracle": the fresh allowance of time that comes with each new day. Arnold Bennett was a prolific English novelist and leading realist author during the early twentieth century. You have to live on twenty-four hours of daily time. Out of it, you have to spin health, pleasure, money, contentment, respect, and the evolution of your immortal soul. 
+    <t>‘How to Live on 24 Hours a Day’ by Arnold Bennett, is a classic of personal time management and has inspired millions to make the most of "the daily miracle": the fresh allowance of time that comes with each new day. Arnold Bennett was a prolific English novelist and leading realist author during the early twentieth century. You have to live on twenty-four hours of daily time. Out of it, you have to spin health, pleasure, money, contentment, respect, and the evolution of your immortal soul.
 This timeless classic is one of the best self-help books ever written and was a best-seller. It remains as useful today as when it was written and offers fresh and practical advice on how to make the most of the daily miracle of life.</t>
+  </si>
+  <si>
+    <t>Arnold Bennett (1867–1931) was an English novelist, playwright, essayist, journalist, and critic whose insightful portrayals of ordinary life made him one of the most important literary figures of the early twentieth century. Best known for his realistic novels set in England's industrial Midlands, Bennett explored the ambitions, struggles, and aspirations of everyday people with warmth, psychological depth, and keen observation. His works remain admired for their rich characterization, vivid sense of place, and thoughtful reflections on personal growth and society.
+Bennett was born on May 27, 1867, in Hanley, Staffordshire, one of the towns that formed the Potteries district, later known as Stoke-on-Trent. His father was a solicitor, and growing up in this bustling industrial region gave Bennett firsthand insight into the lives of working- and middle-class families. These experiences became the foundation for many of his finest novels. Although he briefly studied law, his passion for writing led him to leave his legal career and move to London, where he began working as a journalist and editor while steadily building his reputation as an author.
+His literary breakthrough came with a series of novels set in the fictional "Five Towns," inspired by the Potteries where he had grown up. Works such as Anna of the Five Towns, The Old Wives' Tale, Clayhanger, and Riceyman Steps offered richly detailed portraits of family life, social change, ambition, and the challenges of industrial England. Bennett's realistic style and compassionate understanding of human nature earned him a wide readership both in Britain and abroad. In addition to fiction, he wrote successful plays, travel books, literary criticism, and practical self-improvement works, including the enduring classic How to Live on 24 Hours a Day, which continues to inspire readers with its advice on time management and purposeful living.
+Beyond his literary achievements, Bennett was an energetic public intellectual who commented on art, culture, politics, and education. During the First World War, he used his writing to support public morale and contributed to national service through journalism and government work.
+Arnold Bennett passed away in 1931 after contracting typhoid fever. His literary reputation has grown steadily over time, and he is now recognized as one of England's finest realist novelists. Through his insightful storytelling and deep empathy for ordinary people, Bennett created works that continue to illuminate the complexities of human character, ambition, and everyday life, securing his place as a lasting voice in English literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/20870183-7d55-4f30-88a7-401374f99fdb.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069000</t>
   </si>
   <si>
     <t>Discover How to Live on 24 Hours a Day by Arnold Bennett. This book is published by General Press in eBook format, ISBN 9789354995613, ASIN B0BWDTJDHS, under Self-Help.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +729,87 @@
       <c r="F2" s="2">
         <v>9789354995613</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>