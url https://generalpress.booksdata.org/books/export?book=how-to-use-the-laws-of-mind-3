--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -161,50 +161,64 @@
   <si>
     <t>Motivational</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>SEL027000, SEL000000, SEL031000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>This is one of Dr. Murphy’s best books, on a par with his classic The Power of your Subconscious Mind. It explains the difference between the conscious and subconscious mind, and how the two work together to create the reality of the individual.
 In his very engaging style, the author teaches us how to use both phases of the mind synchronously, harmoniously, and peacefully in order to bring harmony, health, and abundance into our lives. This description may be from another edition of this product.
 * You have only one mind, but there are two phases or functions of that mind...
 * Each Phase is characterised by its own phenomenon, which is peculiar to itself.
 * Each of these minds is capable of independent action, but that still does not mean that you are endowed with two minds.
 * In this book, The reader will learn to use both phases of his/her mind synchronously, harmoniously and peacefully, thereby bringing harmony, health and abundance into the life.</t>
   </si>
   <si>
     <t>Born in 1898 in County Cork, Ireland, Joseph Murphy was raised in a devout Catholic family and initially studied for the priesthood within the Jesuit order. However, his expanding intellectual curiosity soon led him to question traditional orthodox teachings. In his early twenties, he made the pivotal decision to leave the seminary and emigrate to the United States, arriving in New York City with very little money. There, he worked as a pharmacist while continuing his intense spiritual and philosophical explorations.
 In America, Murphy became deeply immersed in the New Thought movement, studying under prominent spiritual teachers like Ernest Holmes and Emmet Fox. His unyielding quest for spiritual understanding also took him to India, where he spent significant time studying Eastern religions and Hindu philosophy. This diverse theological education allowed him to uniquely synthesize Eastern spiritual traditions with Western psychological concepts, forming the bedrock of his later teachings on the power of the human mind.
 Upon returning to the United States, Murphy relocated to Los Angeles and became an ordained minister of the Church of Divine Science. Over the next several decades, he built one of the largest New Thought congregations in the country. His dynamic weekly Sunday lectures attracted thousands of attendees, and his popular radio broadcasts reached millions globally, establishing him as a premier voice in the mid-twentieth century self-help and human potential movements.
 Murphy's enduring legacy was firmly cemented in 1963 with the publication of his masterpiece, The Power of Your Subconscious Mind. The book elegantly combined spiritual wisdom with practical psychological techniques, arguing that individuals can dramatically alter their reality, health, and success by reprogramming their subconscious beliefs. It quickly became a massive international bestseller and remains a foundational text in modern personal development literature, continuing to inspire countless readers long after Murphy's death in 1981.</t>
+  </si>
+  <si>
+    <t>How to Use the Laws of Mind is a practical guide in which Joseph Murphy explores the relationship between thought, belief, and human experience. Drawing from his philosophy of the subconscious mind, Murphy argues that the way people think consistently influences their attitudes, decisions, emotional well-being, and actions. The book encourages readers to develop constructive mental habits, replace limiting beliefs with empowering ones, and cultivate a mindset of confidence, peace, and purpose.
+At the heart of the book is the idea that the conscious mind and the subconscious mind work together. Murphy explains that the conscious mind chooses thoughts, beliefs, and attitudes, while the subconscious mind accepts repeated impressions and influences behavior, habits, and emotional responses. According to his view, consistently dwelling on positive, hopeful, and purposeful ideas gradually shapes one's outlook and actions in constructive ways.
+A recurring theme is the importance of belief. Murphy suggests that deeply held beliefs often influence how people respond to opportunities and challenges. When individuals repeatedly expect failure or focus on fear, they may unintentionally limit their confidence and persistence. Conversely, cultivating optimism, trust, and positive expectation can encourage resilience, better decision-making, and greater willingness to pursue worthwhile goals.
+The book also emphasizes the value of mental discipline. Murphy encourages readers to become aware of habitual patterns of thinking rather than allowing worry, resentment, or self-doubt to dominate their minds. He argues that the quality of daily thoughts matters because repeated thinking gradually becomes habitual. Developing awareness of one's inner dialogue is presented as the first step toward meaningful personal change.
+Another central idea is the practice of visualization. Murphy recommends mentally picturing desired outcomes with clarity and confidence. In his philosophy, vivid mental images can strengthen motivation, reinforce positive expectations, and help align actions with long-term goals. Rather than viewing visualization as a substitute for effort, many readers interpret it as a way of improving focus and maintaining a constructive outlook.
+Prayer and meditation also play important roles throughout the book. Murphy presents prayer as a quiet process of reflection, gratitude, and trust rather than simply asking for specific results. He encourages readers to use periods of calm contemplation to reduce anxiety, strengthen hope, and cultivate inner peace. Regular reflection, he suggests, helps people respond to life's challenges with greater balance and confidence.
+Forgiveness is another important theme. Murphy argues that holding onto anger, bitterness, or resentment often burdens the person who carries those emotions. By choosing forgiveness—not necessarily forgetting or excusing harmful actions, but releasing persistent hostility—individuals may experience greater emotional freedom and healthier relationships. He presents forgiveness as an act that benefits personal well-being as much as interpersonal harmony.
+The book also discusses the relationship between attitude and success. Murphy believes that confidence, persistence, and a willingness to learn from setbacks are valuable qualities in every area of life, including work, relationships, and personal growth. He encourages readers to approach obstacles as opportunities for learning rather than as permanent defeats, emphasizing that resilience often develops through experience.
+Throughout the book, Murphy frequently stresses the importance of gratitude. Appreciating what one already has, he argues, fosters a more hopeful and balanced perspective. Gratitude can shift attention away from constant dissatisfaction and encourage a greater awareness of opportunities, relationships, and personal strengths.
+A broader message running through the book is that lasting personal change usually begins internally. While external circumstances certainly influence life, Murphy encourages readers to pay close attention to the beliefs, attitudes, and emotional habits they can control. By cultivating constructive thinking, emotional balance, and purposeful action, individuals may become better equipped to face challenges and make meaningful progress.
+Murphy writes in a warm, encouraging style intended for a general audience. Rather than presenting technical psychological theories, he focuses on practical reflections and everyday examples that invite readers to think more consciously about their habits of mind. His emphasis remains on hope, self-improvement, and the possibility of positive personal transformation.
+Ultimately, How to Use the Laws of Mind encourages readers to recognize the influence that thoughts and beliefs can have on their daily lives. Its central message is that developing constructive mental habits, practicing gratitude and forgiveness, nurturing hope, and approaching life with purpose can contribute to greater confidence, emotional well-being, and personal growth. Whether read as a work of spiritual inspiration or as a guide to positive thinking, the book invites readers to examine their inner lives and cultivate attitudes that support a more meaningful and fulfilling future.</t>
   </si>
   <si>
     <t>Chapter 1 : How Your Mind Works
 You have only one mind, but there are two phases or functions of that mind. In this chapter, I plan to make the distinctions clear and readily comprehensible. Each phase is characterized by its own phenomenon, which is peculiar to itself. Each of these minds is capable of independent action, but that still does not mean that you are endowed with two minds.
 In this book you will learn to use both phases of your mind synchronously, harmoniously and peacefully, thereby bringing harmony, health and abundance into your life. The terms used to designate these two functions of your mind are as follows: the “objective mind” and the “subjective mind,” the “conscious” and the “subconscious mind.” Others designate the two states of consciousness as the “supraliminal” and the “subliminal,” after the old psychologists.
 I have adopted the terms “conscious” and “subconscious” throughout this book. The objective, or conscious, mind takes cognizance of the objective world by means of the five objective senses, whereas the subconscious, or subjective, mind is that intelligence which manifests itself in all subjective states and conditions, as in dreams, visions of the night, solutions to problems, the source of inspiration, guidance, healing, etc. Your subconscious mind is the mind that takes care of all your vital organs when you are sound asleep. It takes charge of your breathing, the circulation of your blood, and sees to it that your heart and all the other essential functions of your body are operating perfectly. Your conscious mind is your guide in your contact with the environment. You are constantly learning through your five senses by observation, experience and education.
 Suggestions and Your Subconscious
 Your subconscious mind is amenable to suggestions and it is controlled by suggestion. One of the corollaries of the law of suggestion is that your subconscious mind does not engage in inductive reasoning, which means that it does not institute a line of research by collecting facts, classifying them and estimating their relative evidential values. Its method of reasoning is purely deductive. This is true whether the premise is true or false. In other words, its deductions from a false premise are as logically correct as from a true one. Thus, if it is suggested to a hypnotized subject that he is a dog, he will immediately play that role and perform the acts of a dog, so far as it is physically possible to do so, while at the same time believing himself to be a dog.
 In all probability, you have seen hypnotized subjects play the role of the type of character suggested to them by the operator or hypnotist, for the subject believes himself to be the actual personality suggested.
 For instance, you could suggest to a hypnotized subject that he is President Roosevelt; and if at some time in the past he had heard President Roosevelt speak or address the nation, his own personality would be completely submerged under the influence of the suggestion. He would believe himself to be the late President Roosevelt.
 Two Opposing Suggestions
 You have the power to reject the suggestions of the other person. The suggestions of the other person have no power unless you accept them: then they become the movement of your own mind, or an auto-suggestion. For example, if you say to a businessman or a professional man who is full of confidence and faith in his ability and understanding and who believes in success and achievement that he is going to fail, he laughs at you or treats the suggestion with scorn or ridicule. Actually, your suggestion acted as a stimulus to his conviction of advancement, prosperity and a triumphant life. Your subconscious accepts the dominant of two ideas.
 How She Handled the Suggestion of Seasickness
 On one of our Seminars on the Sea, a woman suggested to a member of our group that she looked ill and pale and that perhaps the rough sea was making her ill. She was prepared, however, She knew how to handle it, so her rejoinder was: “I am here to have a wonderful time. I am going to roll with the waves and the rhythm of the deep. It is wonderful!” She neutralized the woman’s negative suggestion.
 The negative suggestions of others, to be effective, must have a kindred spirit in you; a fear pattern must be in your subconscious; otherwise, it would have no effect. Always remember that you can tune in with the Infinite Presence and Power within you. When you are aligned with the Infinite, you will gradually build up an immunity to all harm and false suggestions.
 Your Early Training
 All of us, when we were young, malleable and highly impressionable, received suggestions regarding religious beliefs, opinions, superstitions, false beliefs and prejudices from our parents, uncles, aunts, clergymen, teachers and others.
 All of us accepted the suggestions, beliefs, language, customs and traditions of our parents and environment. We had no other choice. We could not reject their suggestions and indoctrination, as we had not yet reached the point in our lives of discernment or the capacity to differentiate between that which is false and that which is true.
 You were not born with any religious beliefs, fears, taboos or strictures of any kind. Like all of us, you were born helpless, ignorant and completely at the mercy of your parents or those entrusted with your care.
 You were born with only two fears the fear of falling and the fear of noise both of which represent God’s alarm system in you to protect you. All other fears were given to you.
 I suggest to people that they examine the origin of their beliefs, religious concepts, and fears and see if they contribute to their health, happiness and peace of mind. You can eradicate and expunge from your subconscious mind anything that was learned, acquired or copied by you in your youth. In other words, you can recondition or reprogram your subconscious mind along the lines of eternal verities, which are universal and belong to all men. These eternal truths are the same yesterday, today and forever.
 How She Cleansed Her Mind
 An elderly woman, a retired school teacher, explained to me how she had eradicated what she called her weird, grotesque, irrational, illogical and unscientific religious beliefs. She read a statement from one of the magazines, wherein Einstein said: “Science without religion is lame and religion without science is blind.” She studied the religions of the world, including Unity and Religious Science, and read The Power of your Subconscious Mind. The latter book stopped her in her tracks. She said it rang a bell and she woke up from a long religious stupor.
 Accordingly, she practiced the following prayer regularly and systematically, knowing that she would erase all false concepts of God from her deeper mind in the same way as you talk over a tape, automatically erasing the contents. The reconditioning of her subconscious mind was as follows: “Divine love fills my soul. Divine right action is mine. Divine harmony governs my life. Divine peace fills my soul. Divine beauty is mine. Divine joy fills my soul. I am Divinely guided in all ways. I am illumined from On High. I know and believe that God’s will for me is a greater measure of life, love, truth and beauty, something transcending my fondest dreams. I know that God loves me and cares for me.”
 She formulated the above prayer after reading The Power of Your Subconscious Mind and other books. She knew that by reiterating these great truths, they would sink gradually into her subconscious mind and bring about a transformation.
@@ -823,68 +837,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>