--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>How to Use the Power of Prayer</t>
   </si>
   <si>
     <t>Joseph Murphy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
-    <t>Self-Help</t>
-[...1 lines deleted...]
-  <si>
     <t>Christian Living</t>
   </si>
   <si>
-    <t>REL070000, REL012080, REL052010</t>
+    <t>Spiritualism</t>
+  </si>
+  <si>
+    <t>REL012080, REL062000, OCC014000</t>
   </si>
   <si>
     <t>2022-09-21 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Joseph Murphy’s 'How to Use the Power of Prayer' is a compassionate, deeply practical guide that reimagines prayer not as a desperate plea to a distant deity, but as a profound alignment with our own subconscious mind. Written with warm clarity, Murphy strips away dogmatic guilt and presents a deeply human approach to spirituality, where prayer becomes a healing dialogue between our conscious desires and the infinite wisdom resting within us.
 At its core, the book teaches that the subconscious mind is incredibly receptive to what we deeply believe. If we plant seeds of fear or lack, we reap anxiety. However, if we pray by quietly affirming truths of peace, health, and abundance, our subconscious accepts these beliefs and actively works to manifest them in our reality. Murphy provides gentle, step-by-step techniques to shift our internal narratives, replacing worry with calm, expectant faith.
 He shares inspiring, relatable stories of ordinary people who transformed their lives—healing bodies, mending relationships, and finding purpose—simply by changing how they communicated with the divine presence inside them. This requires no special religious training, only an open heart and a willing mind.
 This lovely book is a deeply empowering reminder of our inherent spiritual agency. Murphy invites us to stop feeling like victims of circumstance and start using the quiet, transformative power of prayer to create a life filled with authentic joy, harmony, and profound inner peace.</t>
   </si>
   <si>
     <t>Born in 1898 in County Cork, Ireland, Joseph Murphy was raised in a devout Catholic family and initially studied for the priesthood within the Jesuit order. However, his expanding intellectual curiosity soon led him to question traditional orthodox teachings. In his early twenties, he made the pivotal decision to leave the seminary and emigrate to the United States, arriving in New York City with very little money. There, he worked as a pharmacist while continuing his intense spiritual and philosophical explorations.
 In America, Murphy became deeply immersed in the New Thought movement, studying under prominent spiritual teachers like Ernest Holmes and Emmet Fox. His unyielding quest for spiritual understanding also took him to India, where he spent significant time studying Eastern religions and Hindu philosophy. This diverse theological education allowed him to uniquely synthesize Eastern spiritual traditions with Western psychological concepts, forming the bedrock of his later teachings on the power of the human mind.
 Upon returning to the United States, Murphy relocated to Los Angeles and became an ordained minister of the Church of Divine Science. Over the next several decades, he built one of the largest New Thought congregations in the country. His dynamic weekly Sunday lectures attracted thousands of attendees, and his popular radio broadcasts reached millions globally, establishing him as a premier voice in the mid-twentieth century self-help and human potential movements.
 Murphy's enduring legacy was firmly cemented in 1963 with the publication of his masterpiece, The Power of Your Subconscious Mind. The book elegantly combined spiritual wisdom with practical psychological techniques, arguing that individuals can dramatically alter their reality, health, and success by reprogramming their subconscious beliefs. It quickly became a massive international bestseller and remains a foundational text in modern personal development literature, continuing to inspire countless readers long after Murphy's death in 1981.</t>
   </si>
   <si>
     <t>"How to Use the Power of Prayer" by Joseph Murphy is a practical and inspiring guide that explores how prayer can become a powerful force for personal transformation. Drawing on his understanding of spirituality, psychology, and the subconscious mind, Murphy argues that prayer is far more than a religious ritual or a collection of memorized words. Instead, he presents it as a deeply personal process of aligning one's thoughts, beliefs, and emotions with the creative intelligence of the universe. According to Murphy, every person possesses an inner spiritual power that can be awakened through sincere and confident prayer. When people learn to communicate with this higher power in the right way, they can experience greater peace, improved health, stronger relationships, financial abundance, and solutions to problems that may have once seemed impossible.
 Murphy begins by explaining that the effectiveness of prayer depends not on outward ceremonies but on the faith and conviction behind it. He emphasizes that the subconscious mind accepts whatever beliefs are repeatedly impressed upon it. When a person prays with confidence, gratitude, and expectation rather than fear or doubt, the subconscious begins to work toward bringing those beliefs into reality. Prayer, therefore, is not about persuading God to change circumstances but about changing one's own mental and spiritual state so that positive outcomes naturally unfold. He encourages readers to replace negative thinking with affirmations of health, happiness, prosperity, and success, believing that these positive mental images gradually reshape both the mind and external experiences.
 One of the central themes of the book is the close relationship between faith and the subconscious mind. Murphy explains that the subconscious never argues or questions what it receives. Whether a person constantly expects failure or confidently anticipates success, the subconscious responds accordingly. Through prayer, individuals plant constructive ideas into this deeper level of the mind, allowing those ideas to grow into reality over time. He compares the subconscious to fertile soil that faithfully nurtures every seed planted within it. Positive prayers become seeds of hope and healing, while fearful thoughts often produce unwanted results. This perspective encourages readers to take greater responsibility for the quality of their thinking and to understand prayer as an ongoing habit rather than an occasional activity.
 Murphy devotes significant attention to the healing power of prayer. He presents numerous examples of individuals who experienced physical recovery, emotional relief, and renewed strength after learning to pray with confidence instead of anxiety. While he recognizes the importance of medical care, he believes that mental and spiritual harmony play a vital role in the healing process. According to Murphy, fear, resentment, and chronic worry create inner conflict that may affect the body, whereas faith, forgiveness, and peace promote health and vitality. Prayer becomes a way of restoring balance by replacing destructive emotions with trust and calmness. Through daily spiritual practice, people gradually free themselves from emotional burdens that interfere with both mental and physical well-being.
 The book also explores the influence of prayer on relationships and personal interactions. Murphy stresses that many conflicts arise from negative assumptions, anger, jealousy, or unforgiveness. Rather than attempting to change other people directly, he advises readers to transform their own thoughts and attitudes first. Praying for harmony, understanding, and goodwill allows the subconscious to release resentment and create healthier emotional responses. As individuals cultivate compassion and forgiveness, their relationships naturally begin to improve. Murphy repeatedly reminds readers that sincere love and kindness possess tremendous creative power, and that genuine prayer always includes a desire for the well-being of others as well as oneself. This broader perspective encourages emotional maturity and lasting inner peace.
@@ -254,69 +254,63 @@
 Realize that the wisdom, Love, and Peace of God are flowing through the minds and hearts of all concerned; the trouble will dissolve a wonderful way. “Blessed are the peacemaker; for they shall  be called the children of God.”
 Three Steps to Peace of Mind 
 The first step: Realize God is Peace, and that He dwells in the midst of you; then think of that inner peace as yours now. Say quietly several times: “The Peace of God that passeth all understanding now floods my and heart.”
 The second step: Know that you have in your mind that which you constantly practice. Say frequently during the day, “I Know that peace of mind is mine, because I enthrone thoughts of peace, harmony, and goodwill in my mind; I live with these ideas all day long.”
 The third step: Read the twenty-third Psalm every night; relax the body; say, “I now enthrone in my mind thoughts of peace, love, and goodwill. God is my shepherd, and God’s river of peace flows through me now. I lay me down in peace to sleep; for thou, Lord, only maketh me to dwell in safety.”
 You can have a Better Future
 Remember what James said; “Faith without works is dead.” You must demonstrate your faith. Faith is a way of thinking, an attitude of mind, a positive, affirmative approach toward life.
 If you live, for example, in the joyous expectancy of the best, invariably the best will come to you. You are demonstrating to the world that your faith is in all things good.
 Live in the firm conviction of your oneness with God, with Life, and with   the Universe. You will find yourself attracting to you wonderful people, greater property, and increased awareness of God’s Wisdom. Claim every day of your life that Divine Intelligence is directing your footsteps along the right path; Know that God is your source supply; He is the giver of every perfect gift. Realize that all of your needs are met, and that there is a Divine surplus.
 To attain peace and harmony, say from your heart every morning as you arise, “God’s peace, the peace that passeth all understanding, fills my mind and heart.” Paul says that all things work together for good to them that love God. God and good are synonymous. You are in tune with all things God-like, and behold, “If any man be in Christ, be is a new creature.”
 Three Steps to a Better Future
 The first step: In all thy ways acknowledge Him, and He will make plain thy path; trust also in Him, and believe in Him, and He will bring it to pass. Turn to God within you; claim that God is governing all of your affairs.
 The second step: Realize that the way to get along with people and adjust yourself to life is to love them. Let your heart be motivated by love and goodwill toward all around you. Pray for the peace and prosperity of all those with whom you are associated.
 The third step: Have a definite mental attitude of success. When presented with a problem, realize that the Infinite Intelligence of God is revealing to you the perfect plan and showing you the way you should go. As you go to sleep say, “God knows the answer.” Feel the joy of the answered prayer.
 Overcome Irritation
 “He whose spirit is without restraint, is like a city that is broken down and without walls.”  “He that ruleth his spirit is greater than he that taketh a city.”
 In order that you might lead a full and happy life, control of the emotion is essential. To govern and control your emotions and temper tantrums, it is essential to maintain control over your thoughts. As a matter of fact, you cannot find peace any other way. Willpower or mental coercion will not do it. Forcing yourself to suppress your anger is not the way.
 The answer is to enthrone God-like thoughts in your mind; busy yourself mentally with the concepts of peace, harmony, and goodwill. Keep firm control over your thoughts. Learn to substitute love for fear, and peace for discord.
 You can direct your thoughts along harmonious lines. For example, if you see or hear of sometimes that disturbs or angers you instead, of giving way to anger or irritation, say automatically, “The peace of God that passeth all understanding is now flooding my mind, my body, and my whole being.” Repeat this phrase several times during the period of stress; you will find that all tension and anger disappear.
 Fill your mind with Love, and the negative, thoughts cannot enter. When someone says something sharp or critical to you, think on a single statement of Truth, such as, “God is Love. He leadeth me beside the still waters.” Peace steals over you; you will radiate this peace.
 Three Steps in Overcoming Irritation
 The first step: As you awaken in the morning, say to yourself; “This is God’s day; it is a new day for me, a new beginning. The restoring, healing, soothing, loving power of God is flowing through me, bringing peace to my mind and body now and forevermore.”
 The second step: Should some business problem or some person upset or irritate you, think immediately about His Holy Presence. Say, “God is with me all day. His peace, His Guidance, and His Love enable me to meet all problems calmly and peacefully.”
 The third step: Radiate Love to all of your associate. Claim that they are doing their best. Say, “I wish them peace, harmony, and joy. I salute the God in them.” And lo and behold, God and His Love come forth!
 Your Spiritual Rebirth
-When the storm of life disturbs you, and it appears that your ship is about to founder, remember that it is time for you to awaken to the Christ within. This is how you become reborn spiritually: Recall to mind that God is within you, the very life of you. “Closer is He than breathing, nearer is He than hands than and feet.” Realize that “With God all things are possible.” Claim and know that the God-power within you is able to cope with any difficulty. Dwell on the peace and harmony of God were the difficulty is, and a perfect, Divine solution will follow.
-[...5 lines deleted...]
-The third step: Remember always that God never changes. God is within you—your loving Father—saying, “Fear not, child, for all is thine!”</t>
+When the storm of life disturbs you, and it appears that your ship is about to founder, remember that it is time for you to awaken to the Christ within. This is how you become reborn spiritually: Recall to mind that God is within you, the very life of you. “Closer is He than breathing, nearer is He than hands than and feet.” Realize that “With God all things are possible.” Claim and know that the God-power within you is able to cope with any difficulty. Dwell on the peace and harmony of God were the difficulty is, and a perfect, Divine solution will follow.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/21762620-b0a3-49c2-82c7-5c9441d8c723.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067730</t>
   </si>
   <si>
-    <t>Discover How to Use the Power of Prayer by Joseph Murphy. This book is published by General Press in Paperback format, ISBN 9789354994395, ASIN 9354994393, under Christian Books and Bibles, Self-Help, Christian Living.</t>
+    <t>Discover How to Use the Power of Prayer by Joseph Murphy. This book is published by General Press in Paperback format, ISBN 9789354994395, ASIN 9354994393, under Christian Books and Bibles, Christian Living, Spiritualism.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>