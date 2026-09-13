--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>How to Win Friends and Influence People</t>
   </si>
   <si>
     <t>Dale Carnegie</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
-    <t>Business &amp; Money</t>
-[...5 lines deleted...]
-    <t>SEL027000, SEL024000, LAN032000</t>
+    <t>Success Self-Help</t>
+  </si>
+  <si>
+    <t>Communication &amp; Social Skills</t>
+  </si>
+  <si>
+    <t>SEL027000, SEL021000, SEL040000</t>
   </si>
   <si>
     <t>2018-02-03 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Dale Carnegie’s 'How to Win Friends and Influence People' is widely regarded as the foundational text of interpersonal skills, yet at its core, it is a profound exploration of human empathy. Written with lucid warmth, the book dismantles the idea that success requires ruthless competition, proposing instead that genuine connection is the key to both personal and professional fulfillment.
 Carnegie bases his philosophy on a simple, universal truth: every human being possesses a deep-seated craving to feel important and understood. He gently advises against the instinct to criticize, condemn, or complain, noting that such reactions only force people into defensiveness and breed resentment. Instead, he advocates for offering honest, sincere appreciation.
 The book serves as a practical guide to making others feel genuinely valued. Carnegie teaches that the most magnetic trait a person can have is the ability to listen intently. By simply remembering a person’s name, encouraging them to speak about themselves, and framing ideas in terms of their own interests, we naturally build bridges of trust. He emphasizes that true influence is never about selfish manipulation; it is about cultivating a sincere curiosity in the lives of those around us.
 This classic manual remains timeless because it asks us to elevate our own character. It reminds us that whether navigating a boardroom or a living room, the most effective way to lead is to approach others with kindness, respect, and a genuine desire to understand their world.</t>
   </si>
   <si>
     <t>Dale Carnegie (1888–1955) was a pioneering American writer, lecturer, and developer of world-renowned courses in self-improvement, salesmanship, corporate training, public speaking, and interpersonal skills. Born into poverty on a farm in Maryville, Missouri, Carnegie sought a way out of his early struggles through education. He attended State Teachers College in Warrensburg, where he discovered a profound natural talent for debate and public speaking. After graduating, he worked various rigorous sales jobs—including selling bacon, soap, and lard for Armour and Company—before moving to New York City to briefly pursue a career in acting.
 In 1912, recognizing a widespread need among professionals for improved communication skills, Carnegie convinced a local YMCA manager to let him teach a public speaking class in exchange for a percentage of the proceeds. The class was a massive, immediate success, ultimately leading to the establishment of the Dale Carnegie Institute. His core teaching philosophy centered on the idea that success in business and life depends far more on one's ability to communicate effectively, build self-confidence, and interact positively with others than on purely technical knowledge.
 Carnegie’s monumental breakthrough occurred in 1936 with the publication of How to Win Friends and Influence People. Originally intended merely as a supplemental textbook for his courses, the book became an unprecedented overnight sensation. It offered practical, highly accessible advice on handling people, winning them over to your way of thinking, and leading without arousing resentment. It has since sold tens of millions of copies worldwide, fundamentally shaping the modern self-help genre.
 Carnegie later authored several other influential works, including How to Stop Worrying and Start Living (1948). His pragmatic wisdom, rooted in genuine appreciation and empathy for others, continues to transform lives, cementing his enduring legacy as a titan of personal development.</t>
   </si>
   <si>
     <t>"How to Win Friends and Influence People" by Dale Carnegie is one of the most influential self-help and personal development books ever written. First published in 1936, it offers practical guidance on building meaningful relationships, communicating effectively, and becoming a more influential and respected person in both personal and professional life. Rather than relying on complex psychological theories, Carnegie presents simple, actionable principles illustrated through real-life examples, historical anecdotes, and everyday situations. His central message is that genuine success depends not only on knowledge or technical ability but also on the ability to understand people, earn their trust, and make them feel valued. Throughout the book, he encourages readers to develop habits that strengthen relationships while fostering cooperation, respect, and mutual understanding.
 One of the first lessons Carnegie introduces is the importance of avoiding unnecessary criticism, condemnation, and complaints. He explains that people naturally defend themselves when they feel attacked, making criticism an ineffective way to inspire change. Instead of focusing on others' mistakes, he encourages readers to approach people with empathy and understanding, recognising that everyone acts according to their own beliefs, experiences, and circumstances. By replacing blame with patience and compassion, individuals are far more likely to build trust and encourage positive behaviour. Carnegie argues that lasting influence begins with understanding human nature rather than attempting to control it through force or negativity.
 The book also emphasises the power of sincere appreciation. Carnegie distinguishes genuine praise from empty flattery, explaining that people long to feel recognised for their efforts and contributions. A heartfelt compliment or expression of gratitude can strengthen relationships, boost confidence, and create goodwill that benefits everyone involved. Whether interacting with family members, colleagues, employees, customers, or strangers, acknowledging another person's value helps create an atmosphere of respect and cooperation. Carnegie repeatedly reminds readers that appreciation should always be honest and specific, as insincere praise is easily recognised and rarely produces meaningful results.
 Another major theme is the importance of showing genuine interest in other people. Carnegie explains that successful communicators spend more time listening than speaking. By asking thoughtful questions, remembering names, and paying close attention to what others care about, individuals can build stronger and more meaningful connections. He notes that people naturally enjoy conversations in which they feel heard and understood rather than judged or ignored. Small acts of attentiveness, such as remembering personal details or expressing curiosity about someone's experiences, can leave a lasting positive impression. These simple habits, though often overlooked, form the foundation of lasting friendships and professional relationships.
 Carnegie also discusses how to make conversations more engaging and productive. He encourages readers to speak about topics that interest the other person rather than focusing only on themselves. Smiling sincerely, maintaining a positive attitude, and making others feel important are presented as powerful ways to create goodwill. Rather than trying to impress people with knowledge or achievements, Carnegie believes that genuine warmth and kindness are far more effective. His advice demonstrates that influence grows naturally when individuals consistently show respect, humility, and consideration in their daily interactions.
@@ -227,123 +227,63 @@
 On the morning of April 15, 1865, Abraham Lincoln lay dying in a hall bedroom of a cheap lodging house directly across the street from Ford’s Theater, where John Wilkes Booth had shot him. Lincoln’s long body lay stretched diagonally across a sagging bed that was too short for him. A cheap reproduction of Rosa Bonheur’s famous painting The Horse Fair hung above the bed, and a dismal gas jet flickered yellow light.
 As Lincoln lay dying, Secretary of War Stanton said, “There lays the most perfect ruler of men that the world has ever seen.”
 What was the secret of Lincoln’s success in dealing with people? I studied the life of Abraham Lincoln for ten years and devoted all of three years to writing and rewriting a book entitled Lincoln the Unknown. I believe I have made as detailed and exhaustive a study of Lincoln’s personality and home life as it is possible for any being to make. I made a special study of Lincoln’s method of dealing with people. Did he indulge in criticism? Oh, yes. As a young man in the Pigeon Creek Valley of Indiana, he not only criticized but he wrote letters and poems ridiculing people and dropped these letters on the country roads where they were sure to be found. One of these letters aroused resentments that burned for a lifetime.
 Even after Lincoln had become a practicing lawyer in Springfield, Illinois, he attacked his opponents openly in letters published in the newspapers. But he did this just once too often.
 In the autumn of 1842 he ridiculed a vain, pugnacious politician by the name of James Shields. Lincoln lampooned him through an anonymous letter published in Springfield Journal. The town roared with laughter. Shields, sensitive and proud, boiled with indignation. He found out who wrote the letter, leaped on his horse, started after Lincoln, and challenged him to fight a duel. Lincoln didn’t want to fight. He was opposed to dueling, but he couldn’t get out of it and save his honor. He was given the choice of weapons. Since he had very long arms, he chose cavalry broadswords and took lessons in sword fighting from a West Point graduate; and, on the appointed day, he and Shields met on a sandbar in the Mississippi River, prepared to fight to the death; but at the last minute, their seconds interrupted and stopped the duel.
 That was the most lurid personal incident in Lincoln’s life. It taught him an invaluable lesson in the art of dealing with people. Never again did he write an insulting letter. Never again did he ridicule anyone. And from that time on, he almost never criticized anybody for anything.
 Time after time, during the Civil War, Lincoln put a new general at the head of the Army of the Potomac, and each one in turn—McClellan, Pope, Burnside, Hooker, Meade—blundered tragically and drove Lincoln to pacing the floor in despair. Half the nation savagely condemned these incompetent generals, but Lincoln, “with malice toward none, with charity for all,” held his peace. One of his favorite quotations was “Judge not, that ye be not judged.”
 And when Mrs. Lincoln and others spoke harshly of the southern people, Lincoln replied: “Don’t criticize them; they are just what we would be under similar circumstances.”
 Yet if any man ever had occasion to criticize, surely it was Lincoln. Let’s take just one illustration:
 The Battle of Gettysburg was fought during the first three days of July 1863. During the night of July 4, Lee began to retreat southward while storm clouds deluged the country with rain. When Lee reached the Potomac with his defeated army, he found a swollen, impassable river in front of him, and a victorious Union Army behind him. Lee was in a trap. He couldn’t escape. Lincoln saw that. Here was a golden, heaven-sent opportunity—the opportunity to capture Lee’s army and end the war immediately. So, with a surge of high hope, Lincoln ordered Meade not to call a council of war but to attack Lee immediately. Lincoln telegraphed his orders and then sent a special messenger to Meade demanding immediate action.
 And what did General Meade do? He did the very opposite of what he was told to do. He called a council of war in direct violation of Lincoln’s orders. He hesitated. He procrastinated. He telegraphed all manner of excuses. He refused point-blank to attack Lee. Finally the waters receded and Lee escaped over the Potomac with his forces. Lincoln was furious, “What does this mean?”
 Lincoln cried to his son Robert. “Great God! What does this mean? We had them within our grasp, and had only to stretch forth our hands and they were ours; yet nothing that I could say or do could make the army move. Under the circumstances, almost any general could have defeated Lee. If I had gone up there, I could have whipped him myself.”
 In bitter disappointment, Lincoln sat down and wrote Meade this letter. And remember, at this period of his life Lincoln was extremely conservative and restrained in his phraseology. So this letter coming from Lincoln in 1863 was tantamount to the severest rebuke.
 My dear General,
 I do not believe you appreciate the magnitude of the misfortune involved in Lee’s escape. He was within our easy grasp, and to have closed upon him would, in connection With our other late successes, have ended the war. As it is, the war will be prolonged indefinitely. If you could not safely attack Lee last Monday, how can you possibly do so south of the river, when you can take with you very few—no more than two-thirds of the force you then had in hand? It would be unreasonable to expect and I do not expect that you can now affect much. Your golden opportunity is gone, and I am distressed immeasurably because of it.
 What do you suppose Meade did when he read the letter?
 Meade never saw that letter. Lincoln never mailed it. It was found among his papers after his death.
 My guess is—and this is only a guess—that after writing that letter, Lincoln looked out of the window and said to himself, “Just a minute. Maybe I ought not to be so hasty. It is easy enough for me to sit here in the quiet of the White House and order Meade to attack; but if I had been up at Gettysburg, and if I had seen as much blood as Meade has seen during the last week, and if my ears had been pierced with the screams and shrieks of the wounded and dying, maybe I wouldn’t be so anxious to attack either. If I had Meade’s timid temperament, perhaps I would have done just what he had done. Anyhow, it is water under the bridge now. If I send this letter, it will relieve my feelings, but it will make Meade try to justify himself. It will make him condemn me. It will arouse hard feelings, impair all his further usefulness as a commander, and perhaps force him to resign from the army.”
 So, as I have already said, Lincoln put the letter aside, for he had learned by bitter experience that sharp criticisms and rebukes almost invariably end in futility.
 Theodore Roosevelt said that when he, as President, was confronted with a perplexing problem, he used to lean back and look up at a large painting of Lincoln which hung above his desk in the White House and ask himself, “What would Lincoln do if he were in my shoes? How would he solve this problem?”
 The next time we are tempted to admonish somebody, let’s pull a five-dollar bill out of our pocket, look at Lincoln’s picture on the bill, and ask. “How would Lincoln handle this problem if he had it?”
 Mark Twain lost his temper occasionally and wrote letters that turned the Paper brown. For example, he once wrote to a man who had aroused his ire: “The thing for you is a burial permit. You have only to speak and I will see that you get it.” On another occasion he wrote to an editor about a proofreader’s attempts to “improve my spelling and punctuation.” He ordered: “Set the matter according to my copy hereafter and see that the proofreader retains his suggestions in the mush of his decayed brain.”
 The writing of these stinging letters made Mark Twain feel better. They allowed him to blow off steam, and the letters didn’t do any real harm, because Mark’s wife secretly lifted them out of the mail. They were never sent.
 Do you know someone you would like to change and regulate and improve? Good! That is fine. I am all in favor of it, but why not begin on yourself? From a purely selfish standpoint, that is a lot more profitable than trying to improve others—yes, and a lot less dangerous. “Don’t complain about the snow on your neighbor’s roof,” said Confucius, “When your own doorstep is unclean.”
 When I was still young and trying hard to impress people, I wrote a foolish letter to Richard Harding Davis, an author who once loomed large on the literary horizon of America. I was preparing a magazine article about authors, and I asked Davis to tell me about his method of work. A few weeks earlier, I had received a letter from someone with this notation at the bottom: “Dictated but not read.” I was quite impressed. I felt that the writer must be very big and busy and important. I wasn’t the slightest bit busy, but I was eager to make an impression on Richard Harding Davis, so I ended my short note with the words: “Dictated but not read.”
-He never troubled to answer the letter. He simply returned it to me with this scribbled across the bottom: “Your bad manners are exceeded only by your bad manners.” True, I had blundered, and perhaps I deserved this rebuke. But, being human, I resented it. I resented it so sharply that when I read of the death of Richard Harding Davis ten years later, the one thought that still persisted in my mind—I am ashamed to admit—was the hurt he had given me.
-[...59 lines deleted...]
-History sparkles with amusing examples of famous people struggling for a feeling of importance. Even George Washington wanted to be called “His Mightiness, the President of the United States”; and Columbus pleaded for the title “Admiral of the Ocean and Viceroy of India.” Catherine the Great refused to open letters that were no</t>
+He never troubled to answer the letter. He simply returned it to me with this scribbled across the bottom: “Your bad manners are exceeded only by your bad manners.” True, I had blundered, and perhaps I deserved this rebuke. But, being human, I resented it. I resented it so sharply that when I read of the death of Richard Harding Davis ten years later, the one thought that still persisted in my mind—I am ashamed to admit—was the hurt he had given me.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f458d979-a516-4d0e-b43a-009a9328c6bf.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068014</t>
   </si>
   <si>
-    <t>Discover How to Win Friends and Influence People by Dale Carnegie. This book is published by General Press in Hardcover format, ISBN 9789387669178, ASIN 9387669173, under Self-Help, Business and Money, Personal Transformation.</t>
+    <t>Discover How to Win Friends and Influence People by Dale Carnegie. This book is published by General Press in Hardcover format, ISBN 9789387669178, ASIN 9387669173, under Self-Help, Success Self-Help, Communication and Social Skills.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>