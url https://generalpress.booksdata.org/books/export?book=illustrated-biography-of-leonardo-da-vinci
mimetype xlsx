--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,57 +135,67 @@
     <t>Illustrated Biography of Leonardo Da Vinci</t>
   </si>
   <si>
     <t>Maurice W. Brockwell</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F6WKR71</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Biographies</t>
   </si>
   <si>
     <t>BIO001000, ART015030</t>
   </si>
   <si>
     <t>Leonardo da Vinci was an Italian Renaissance polymath: painter, sculptor, architect, musician, mathematician, military-engineer, inventor, anatomist, geologist, cartographer, botanist, and writer. His genius, perhaps more than that of any other figure, epitomized the Renaissance humanist ideal. Leonardo has often been described as the archetype of the Renaissance Man, a man of 'unquenchable curiosity' and 'feverishly inventive imagination'. He is widely considered to be one of the greatest painters of all time and perhaps the most diversely talented person ever to have lived.
 Learn more about him in this informative and concise biography!</t>
+  </si>
+  <si>
+    <t>Maurice W. Brockwell (1869–1958), whose full name was Maurice Walter Brockwell, was a distinguished British art historian, curator, and author. He devoted his life to the study of European painting, particularly the art of the Italian Renaissance and the Early Netherlandish masters. Through his books, exhibition catalogues, and museum work, Brockwell helped make the history of art more accessible to students, collectors, and general readers. His careful attention to detail and passion for artistic heritage earned him a respected place among the art scholars of his generation.
+Born on May 24, 1869, in Sheffield, England, Brockwell was the eldest son of an Anglican clergyman. He received his education at St Paul's Cathedral Choir School in London and later attended Hurstpierpoint College. From an early age, he showed a deep appreciation for history, literature, and the visual arts. Extensive travels across Europe further broadened his understanding of artistic traditions and inspired him to pursue a career in art history.
+Brockwell began his professional career at the National Gallery in London, where he assisted the museum's director, Sir Charles Holroyd, in revising the gallery's catalogues. His reputation as a meticulous researcher led to further opportunities, including serving as librarian and secretary to the renowned Renaissance scholar Bernard Berenson at Villa I Tatti in Florence during 1910–1911. He later prepared important catalogues for major exhibitions in London and eventually became curator of the celebrated Cook Collection at Doughty House in Richmond, one of Britain's finest private collections of Old Master paintings.
+Throughout his career, Brockwell wrote extensively on Renaissance art. His books on Leonardo da Vinci, Frans Hals, Jan van Eyck, and other great masters reflected his commitment to careful documentation and historical research. While some of his later theories—particularly regarding the Van Eyck brothers—were rejected by subsequent scholarship, his broader contributions to art historical research and museum cataloguing remained highly valued.
+Maurice W. Brockwell died on December 7, 1958, in London. Today, he is remembered as a dedicated scholar who devoted decades to preserving and interpreting Europe's artistic legacy. His writings continue to serve as useful historical references, reflecting a lifelong commitment to understanding and celebrating the achievements of the great masters of Western art.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c6ed209a-c9b4-41af-83cd-8cae9376ba25.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068500</t>
   </si>
   <si>
     <t>Discover Illustrated Biography of Leonardo Da Vinci by Maurice W. Brockwell. This book is published by General Press in eBook format, ISBN 9788180320538, ASIN B07F6WKR71, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,79 +723,83 @@
       <c r="F2" s="2">
         <v>9788180320538</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>