--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,79 +134,85 @@
   <si>
     <t>Imagination Creates Reality</t>
   </si>
   <si>
     <t>Neville Goddard</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDTBD89</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Christian Books &amp; Bibles</t>
+    <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
+    <t>Spirituality</t>
   </si>
   <si>
     <t>REL070000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>In ‘Imagination Creates Reality’, Neville Goddard conveys that your own wonderful human imagination is the actual creative power of God within you. It is your savior. If you were thirsty, water would be your savior. If you needed a job, employment would be your savior. Your imagination is the power to save you from whatever circumstances you now find yourself in. You can experience your heart’s desire through the use of your imagination. Nothing is impossible to your imagination.
 Your imagination is unlimited in what it can accomplish. If you can dare to imagine something, then you surely can achieve it.
 Our other ebooks you may like:</t>
   </si>
   <si>
     <t>Neville Lancelot Goddard (1905–1972) was a prominent and highly influential teacher in the New Thought movement, best known for his philosophy on the creative power of the human imagination. Born in St. Michael, Barbados, Goddard moved to New York City in 1922 to study drama. While working as a dancer and actor, his interests shifted toward mysticism after meeting an eccentric Ethiopian rabbi named Abdullah, who mentored him in Kabbalah, esoteric Christianity, and the psychological interpretation of scripture.
 Leaving the theater behind, Neville dedicated his life to teaching what he termed "The Law of Assumption"—the principle that one can manifest their desires by vividly assuming the feeling of the wish fulfilled. Unlike many of his contemporaries, he taught that the Bible was not a historical record but a psychological drama mapping the evolution of human consciousness, asserting that the divine creator is the human imagination itself.
 Throughout the mid-20th century, he delivered hundreds of unscripted lectures across the United States and authored foundational metaphysical classics, including Feeling is the Secret and The Power of Awareness. Today, Goddard’s visionary teachings continue to experience a massive resurgence, profoundly shaping modern self-help, spirituality, and manifestation philosophies.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/022b6459-aebb-466e-9702-ea42a89c24c4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068982</t>
   </si>
   <si>
-    <t>Discover Imagination Creates Reality by Neville Goddard. This book is published by General Press in eBook format, ISBN 9789354996757, ASIN B0BWDTBD89, under Christian Books and Bibles.</t>
+    <t>Discover Imagination Creates Reality by Neville Goddard. This book is published by General Press in eBook format, ISBN 9789354996757, ASIN B0BWDTBD89, under Self-Help, Philosophy, Spirituality.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,83 +728,87 @@
       <c r="F2" s="2">
         <v>9789354996757</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>