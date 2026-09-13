--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,52 +149,81 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>HIS062000, HIS003000</t>
   </si>
   <si>
     <t>2022-09-12 00:00:00</t>
   </si>
   <si>
-    <t>First published in 1882, ‘India: What can it teach us?’ by F. Max Müller, a German-born philologist, and Orientalist, who lived and studied in Britain for most of his life. He was one of the founders of the western academic disciplines of Indian studies and religious studies.
-F. Max Müller, one of the foremost foreign scholars who ever worked on Indic studies—"If I were to look over the whole world to find out the country most richly endowed with all the wealth, power, and beauty that nature can bestow—in some parts a very paradise on earth—I should point to India.” “If I were asked under what sky the human mind has most fully developed some of its choicest gifts, has most deeply pondered on the greatest problems of life, and has found solutions of some of them which well deserve the attention even of those who have studied Plato and Kant—I should point to India."</t>
+    <t>What if one of the world’s oldest civilizations could offer modern readers a different way of understanding language, religion, morality, and the human mind? 'India: What Can It Teach Us?' by F. Max Müller is a classic work of history, philosophy, religion, and literary criticism that invites readers to look beyond familiar Western traditions and discover the intellectual and spiritual richness of ancient India. Originally delivered as a course of lectures at the University of Cambridge, the book was written especially with students preparing for the Indian Civil Service in mind, but its larger purpose is much more ambitious: to show why India deserves to be studied not merely as a distant country, but as an important part of humanity’s intellectual history.
+Müller begins by challenging the assumption that India has only lessons to receive from the West. Instead, he asks what Western readers themselves might learn from Indian civilization. His discussion moves through ancient Sanskrit literature, the Vedas, Hindu religious thought, and the philosophical traditions associated with the Vedanta. Along the way, he examines the character and intellectual achievements of the Hindu people, responds to common European prejudices about India, and argues for a more thoughtful and sympathetic engagement with Indian culture.
+A major strength of the book is its fascination with Sanskrit and its literature. Müller sees Sanskrit not simply as an ancient language but as a valuable key to understanding the development of human thought. His exploration of Vedic texts and Vedic deities reveals a civilization wrestling with questions about nature, existence, truth, religion, and humanity’s place in the universe. He also considers the relationship between the Veda and Vedanta, showing how Indian religious ideas developed into deeper philosophical reflections.
+At its heart, 'India: What Can It Teach Us?' is an invitation to intellectual curiosity and cultural understanding. Müller’s nineteenth-century perspective inevitably reflects the assumptions of his era, yet his enthusiasm for Indian literature and philosophy gives the book a distinctive historical importance. For readers interested in Indian history, Sanskrit literature, Hinduism, comparative religion, philosophy, or the history of ideas, this classic offers a fascinating journey into a world of ancient texts and enduring questions. The deeper one follows Müller’s argument, the more intriguing the question becomes: what might India still have to teach us today?</t>
+  </si>
+  <si>
+    <t>F. Max Müller (1823–1900), born Friedrich Max Müller, was one of the most influential scholars of the nineteenth century. A German-born philologist, linguist, Orientalist, and comparative religion scholar, he played a pivotal role in introducing the ancient literature, philosophy, and religious traditions of India to the Western world. Through his groundbreaking translations and academic research, he helped establish the modern study of comparative religion and inspired a deeper appreciation of Sanskrit and Vedic literature.
+Max Müller was born on December 6, 1823, in Dessau, Germany. His father, Wilhelm Müller, was a well-known poet, while his mother encouraged his intellectual curiosity from an early age. He studied classical languages and philosophy at the University of Leipzig, where he developed a strong interest in Sanskrit, one of the world's oldest known languages. His passion for ancient texts eventually brought him to England, where he settled at the University of Oxford and spent most of his academic career.
+Müller's greatest achievement was his extensive work on the Rigveda, one of Hinduism's oldest and most sacred scriptures. His critical edition and translation made this remarkable text accessible to scholars beyond India. He also served as the editor of the monumental Sacred Books of the East series, a collection of fifty volumes containing translations of important religious texts from Hinduism, Buddhism, Jainism, Zoroastrianism, Islam, Confucianism, and other traditions. This ambitious project significantly broadened Western understanding of Asian religions and cultures.
+Beyond translation, Müller believed that studying different religions could reveal humanity's shared spiritual heritage. His lectures and writings encouraged dialogue between cultures and emphasized that religious traditions should be understood within their historical and linguistic contexts. Although some of his interpretations have since been revised by modern scholars, his pioneering efforts laid the foundation for many disciplines, including comparative linguistics, Indology, and religious studies.
+F. Max Müller passed away on October 28, 1900, in Oxford, England. Today, he is remembered as a visionary scholar whose dedication to language, history, and cross-cultural understanding transformed the study of world religions. His lifelong commitment to preserving and interpreting ancient wisdom continues to influence scholars, students, and readers across the globe.</t>
+  </si>
+  <si>
+    <t>F. Max Müller’s India: What Can It Teach Us? is a collection of lectures and reflections based on his long engagement with Indian literature, religion, philosophy, language, and history. Originally delivered as lectures at Cambridge in the late nineteenth century, the work asks a question that was unusual for its time: what can the West learn from India? Müller, a major European scholar of Sanskrit and Indian religious texts, argues that India should not be regarded merely as an exotic or backward civilization. Its intellectual and spiritual traditions offer important lessons about language, religion, philosophy, human nature, and the development of civilization.
+The book begins with a strong defense of studying India seriously. Müller believes that knowledge of India is valuable not simply for understanding one distant country but for understanding humanity itself. India preserved ancient languages, religious texts, philosophical ideas, and cultural traditions that can illuminate the earliest stages of human thought. He therefore encourages European students to approach India with curiosity rather than prejudice.
+One of Müller’s central interests is language. As a pioneering comparative philologist, he saw Sanskrit as enormously important for understanding the relationships among languages. Sanskrit, Greek, Latin, and several European languages share structural and vocabulary similarities, revealing a much older linguistic relationship. Studying these connections, Müller argues, helps scholars reconstruct aspects of humanity’s distant past.
+For him, language is more than a practical means of communication. It is a record of how human beings have interpreted their world. Words preserve traces of ancient beliefs, fears, relationships, and attempts to understand nature. By studying the development of language, scholars can therefore learn something about the development of human thought itself.
+Müller then turns toward Indian literature and philosophy. He is particularly impressed by the richness of Sanskrit literature and by the intellectual seriousness of Indian thinkers. Works such as the Vedas, Upanishads, and other philosophical texts demonstrate, in his view, that ancient India possessed sophisticated traditions of reflection about existence, consciousness, God, morality, and the nature of reality.
+One of the most important lessons he sees in Indian philosophy is its willingness to ask fundamental questions. Indian thinkers were not satisfied merely with explaining practical matters. They wanted to understand the deepest foundations of existence: What is the self? What is ultimate reality? What is the relationship between the individual and the universe? What is the purpose of life?
+Müller particularly values the Upanishads, which he sees as remarkable expressions of humanity’s search for spiritual truth. Their emphasis on the inner self and ultimate reality provides a different perspective from the predominantly external and material concerns of modern life. For Müller, these texts demonstrate that profound philosophical thinking did not belong exclusively to ancient Greece or Europe.
+The book also explores the development of Indian religion. Müller does not treat Hinduism as a single, unchanging system. Instead, he sees Indian religious thought as something that developed over centuries. Early Vedic hymns, later philosophical speculation, devotional traditions, and different schools of thought represent stages in a long intellectual and spiritual history.
+He is especially interested in the way human beings have gradually moved from worship of natural forces toward more abstract ideas of the divine. In his broader scholarship, Müller developed theories about the evolution of religion and the importance of mythology and language. Although some of his nineteenth-century theories are now regarded as outdated, his larger effort to study religions comparatively was influential.
+Another important theme is comparative religion. Müller believes that people should study religions other than their own if they wish to understand religion itself. Familiarity with another tradition can reveal assumptions that one has unconsciously taken for granted.
+For this reason, India becomes an important mirror for Europe. Studying Indian religious traditions can help Western readers understand both the similarities and differences among human attempts to answer spiritual questions. Müller encourages intellectual humility: no civilization has a monopoly on wisdom.
+He also challenges simplistic European judgments about India. Western observers often described Indian civilization in dismissive terms, but Müller argues that such judgments usually came from ignorance. A civilization that produced extensive philosophical literature, sophisticated grammatical analysis, major works of poetry, and elaborate religious traditions deserves serious intellectual respect.
+At the same time, Müller does not romanticize India completely. His observations are shaped by nineteenth-century European scholarship, and some of his interpretations reflect the assumptions of his period. Nevertheless, his central impulse—to approach Indian civilization through its own intellectual achievements—was significant.
+A particularly valuable aspect of the book is its insistence that education should enlarge sympathy as well as knowledge. Studying another civilization should not merely provide information. It should teach us to recognize the intelligence and humanity of people whose traditions differ from our own.
+For Müller, India can teach the West something about inwardness, philosophical patience, spiritual inquiry, and the importance of asking ultimate questions. Western civilization, with its emphasis on science, industry, political institutions, and material progress, has achieved much, but it can become unbalanced if it neglects the inner life.
+The book's deeper message is therefore not that India possesses every answer. Rather, India provides another perspective through which humanity can examine itself.
+Ultimately, India: What Can It Teach Us? is a plea for intellectual openness and cross-cultural learning. Müller invites readers to study India not as a curiosity but as an essential part of the history of human thought. The book argues that civilizations become wiser when they learn from one another.
+Its enduring value lies in this willingness to cross cultural boundaries. India, in Müller’s presentation, becomes a source of questions as much as answers: questions about language, consciousness, religion, philosophy, and the meaning of human existence. The most important lesson is perhaps the simplest one: we understand ourselves more deeply when we are willing to listen to the intellectual and spiritual experiences of other cultures.</t>
   </si>
   <si>
     <t>Lecture 1 : What can India Teach us?
  When I received from the Board of Historical Studies at Cambridge the invitation to deliver a course of lectures, specially intended for the candidates for the Indian Civil Service, I hesitated for some time, feeling extremely doubtful whether in a few public discourses I could say anything that would be of real use to them in passing their examinations. To enable young men to pass their examinations seems now to have become the chief, if not the only object of the universities; and to no class of students is it of greater importance to pass their examinations, and to pass them well, than to the candidates for the Indian Civil Service.
 But although I was afraid that attendance on a few public lectures, such as I could give, would hardly benefit a candidate who was not already fully prepared to pass through the fiery ordeal of the three London examinations, I could not on the other hand shut my eyes completely to the fact that, after all, universities were not meant entirely, or even chiefly, as stepping-stones to an examination, but that there is something else which universities can teach and ought to teach – nay, which I feel quite sure they were originally meant to teach – something that may not have a marketable value before a Board of Examiners, but which has a permanent value for the whole of our life, and that is a real interest in our work, and, more than that, a love of our work, and, more than that, a true joy and happiness in our work. If a university can teach that, if it can engraft that one small living germ in the minds of the young men who come here to study and to prepare themselves for the battle of life, and, for what is still more difficult to encounter, the daily dull drudgery of life, then, I feel convinced, a university has done more, and conferred a more lasting benefit on its pupils than by helping them to pass the most difficult examinations, and to take the highest place among Senior Wranglers or First-Class men.
 Unfortunately, that kind of work which is now required for passing one examination after another, that process of cramming and crowding which has of late been brought to the highest pitch of perfection, has often the very opposite effect, and instead of exciting an appetite for work, it is apt to produce an indifference, if not a kind of intellectual nausea, that may last for life.
 And nowhere is this so much to be feared as in the case of candidates for the Indian Civil Service. After they have passed their first examination for admission to the Indian Civil Service, and given proof that they have received the benefits of a liberal education, and acquired that general information in classics, history, and mathematics, which is provided at our public schools, and forms no doubt the best and surest foundation for all more special and professional studies in later life, they suddenly find themselves torn away from their old studies and their old friends, and compelled to take up new subjects which to many of them seem strange, outlandish, if not repulsive. Strange alphabets, strange languages, strange names, strange literatures and laws have to be faced, “to be got up” as it is called, not from choice, but from dire necessity. The whole course of study during two years is determined for them, the subjects fixed, the books prescribed, the examinations regulated, and there is no time to look either right or left, if a candidate wishes to make sure of taking each successive fence in good style, and without an accident.
 I know quite well that this cannot be helped. I am not speaking against the system of examinations in general, if only they are intelligently conducted; nay, as an old examiner myself, I feel bound to say that the amount of knowledge produced ready-made at these examinations is to my mind perfectly astounding. But while the answers are there on paper, strings of dates, lists of royal names and battles, irregular verbs, statistical figures and whatever else you like, how seldom do we find that the heart of the candidates is in the work which they have to do. The results produced are certainly most ample and voluminous, but they rarely contain a spark of original thought, or even a clever mistake. It is work done from necessity, or, let us is just, from a sense of duty, but it is seldom, or hardly ever, a labor of love.
 Now why should that be? Why should a study of Greek or Latin – of the poetry, the philosophy, the laws and the art of Greece and Italy – seem congenial to us, why should it excite even a certain enthusiasm, and command general respect, while a study of Sanskrit, and of the ancient poetry, the philosophy, the laws, and the art of India is looked upon, in the best case, as curious, but is considered by most people as useless, tedious, if not absurd?
 And, strange to say, this feeling exists in England more than in any other country. In France, Germany, and Italy, even in Denmark, Sweden, and Russia, there is a vague charm connected with the name of India. One of the most beautiful poems in the German language is the Weisheit der Brahmanen, the “Wisdom of the Brahmans,” by Rückert, to my mind more rich in thought and more perfect in form than even Goethe’s West-östlicher Divan. A scholar who studies Sanskrit in Germany is supposed to be initiated in the deep and dark mysteries of ancient wisdom, and a man who has travelled in India, even if he has only discovered Calcutta, or Bombay, or Madras, is listened to like another Marco Polo. In England a student of Sanskrit is generally considered a bore, and an old Indian civil servant, if he begins to describe the marvels of Elephanta or the Towers of Silence, runs the risk of producing a count-out.
 There are indeed a few Oriental scholars whose works are read, and who have acquired a certain celebrity in England, because they were really men of uncommon genius, and would have ranked among the great glories of the country, but for the misfortune that their energies were devoted to Indian literature – I mean Sir William Jones, “one of the most enlightened of the sons of men,” as Dr. Johnson called him, and Thomas Colebrooke. But the names of others who have done good work in their day also, men such as Ballantyne, Buchanan, Carey, Crawfurd, Davis, Elliot, Ellis, Houghton, Leyden, Mackenzie, Marsden, Muir, Prinsep, Rennell, Turnour, Upham, Wallich, Warren, Wilkins, Wilson, and many others, are hardly known beyond the small circle of Oriental scholars; and their works are looked for in vain in libraries which profess to represent with acertain completeness the principal branches of scholarship and science in England.
 How many times, when I advised young men, candidates for the Indian Civil Service, to devote themselves before all things to a study of Sanskrit, have I been told, “What is the use of our studying Sanskrit? There are translations of Sakuntalâ, Manu, and the Hitopadesa, and what else is there in that literature that is worth reading? Kâlidâsa may be very pretty, and the Laws of Manu are very curious, and the fables of the Hitopadesa are very quaint; but you would not compare Sanskrit literature with Greek, or recommend us to waste our time in copying and editing Sanskrit texts which either teach us nothing that we do not know already, or teach us something which we do not care to know?”
 This seems to me a most unhappy misconception, and it will be the chief object of my lectures to try to remove it, or at all events to modify it, as much as possible. I shall not attempt to prove that Sanskrit literature is as good as Greek literature. Why should we always compare? A study of Greek literature has its own purpose, and a study of Sanskrit literature has its own purpose; but what I feel convinced of, and hope to convince you of, is that Sanskrit literature, if studied only in a right spirit, is full of human interests, full of lessons which even Greek could never teach us, a subject worthy to occupy the leisure, and more than the leisure, of every Indian civil servant; and certainly the best means of making any young man who has to spend five-and-twenty years of his life in India, feel at home among the Indians, as a fellow-worker among fellow-workers, and not as an alien among aliens. There will be abundance of useful and most interesting work for him to do, if only he cares to do it, work such as he would look for in vain, whether in Italy or in Greece, or even among the pyramids of Egypt or the palaces of Babylon.
 You will now understand why I have chosen as the title of my lectures, “What can India teach us?” True, there are many things which India has to learn from us; but there are other things, and, in one sense, very important things, which we too may learn from India.
 If I were to look over the whole world to find out the country most richly endowed with all the wealth, power, and beauty that nature can bestow – in some parts a very paradise on earth – I should point to India. If I were asked under what sky the human mind has most full developed some of its choicest gifts, has most deeply pondered on the greatest problems of life, and has found solutions of some of them which well deserve the attention even of those who have studied Plato and Kant – I should point to India. And if I were to ask myself from what literature we, here in Europe, we who have been nurtured almost exclusively on the thoughts of Greeks and Romans, and of one Semitic race, the Jewish, may draw that corrective which is most wanted in order to make our inner life more perfect, more comprehensive, more universal, in fact more truly human, a life, not for this life only, but a transfigured and eternal life – again I should point to India.
 I know you will be surprised to hear me say this. I know that more particularly those who have spent many years of active life in Calcutta, or Bombay, or Madras, will be horror-struck at the idea that the humanity they meet with there, whether in the bazaars or in the courts of justice, or in so-called native society, should be able to teach us any lessons.
 Let me therefore explain at once to my friends who may have lived in India for years, as civil servants, or officers, or missionaries, or merchants, and who ought to know a great deal more of that country than one who has never set foot on the soil of Âryâvarta, that we are speaking of two very different Indias. I am thinking chiefly of India such as it was a thousand, two thousand, it may be three thousand years ago; they think of the India of to-day. And again, when thinking of the India of to-day, they remember chiefly the India of Calcutta, Bombay, or Madras, the India of the towns. I look to the India of the village communities, the true India of the Indians.
 What I wish to show to you, I mean more especially the candidates for the Indian Civil Service, is that this India of a thousand, or two thousand, or three thousand years ago, ay the India of to-day also, if only you know where to look for it, is full of problems, the solution of which concerns all of us, even us in this Europe of the nineteenth century.
 If you have acquired any special tastes here in England, you will find plenty to satisfy them in India; and whoever has learned to take an interest in any of the great problems that occupy the best thinkers and workers at home, need certainly not be afraid of India proving to him an intellectual exile.
 If you care for geology, there is work for you from the Himalayas to Ceylon.
 If you are fond of botany, there is a flora rich enough for many Hookers.
 If you are a zoologist, think of Haeckel, who is just now rushing through Indian forests and dredging in Indian seas, and to whom his stay in India is like the realization of the brightest dream of his life.
 If you are interested in ethnology, why India is like a living ethnological museum.
 If you are fond of archæology, if you have ever assisted at the opening of a barrow in England, and know the delight of finding a fibula, or a knife, or a flint in a heap of rubbish, read only General Cunningham’s “Annual Reports of the Archæological Survey of India,” and you will be impatient for the time when you can take your spade and bring to light the ancient Vihâras or colleges built by the Buddhist monarchs of India.
 If ever you amused yourselves with collecting coins, why the soil of India teems with coins, Persian, Carian, Thracian, Parthian, Greek, Macedonian, Scythian, Roman, and Mohammedan. When Warren Hastings was Governor-General, an earthen pot was found on the bank of a river in the province of Benares, containing one hundred and seventy-two gold darics. Warren Hastings considered himself as making the most munificent present to his masters that he might ever have it in his power to send them, by presenting those ancient coins to the Court of Directors. The story is that they were sent to the melting-pot. At all events they had disappeared when Warren Hastings returned to England. It rests with you to prevent the revival of such vandalism.
@@ -774,69 +803,73 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
-      <c r="X2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>